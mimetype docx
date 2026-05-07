--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7407E648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7407E648" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7407E648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19FF14B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19FF14B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19FF14B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 15:25:12</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2113EA59"/>
+    <w:nsid w:val="1970EAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="032CC8F6"/>
+    <w:nsid w:val="4B380177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16D1000C"/>
+    <w:nsid w:val="6721D7C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43EE5117"/>
+    <w:nsid w:val="23143FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AD42850"/>
+    <w:nsid w:val="1DE02A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0C0E4AF3"/>
+    <w:nsid w:val="1512B097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>