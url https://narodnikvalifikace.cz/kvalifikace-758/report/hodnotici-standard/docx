--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19FF14B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19FF14B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19FF14B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C5EDDA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C5EDDA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C5EDDA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 16:01:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1970EAFE"/>
+    <w:nsid w:val="3C4DFF97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B380177"/>
+    <w:nsid w:val="096FAE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6721D7C3"/>
+    <w:nsid w:val="3BB4B3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23143FFE"/>
+    <w:nsid w:val="6C32B530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DE02A2F"/>
+    <w:nsid w:val="2E858BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1512B097"/>
+    <w:nsid w:val="4691B153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>