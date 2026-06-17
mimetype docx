--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C5EDDA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C5EDDA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C5EDDA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R764AC705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR764AC705" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR764AC705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 27.5.2026 23:49:39</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C4DFF97"/>
+    <w:nsid w:val="5EB57F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="096FAE0A"/>
+    <w:nsid w:val="78CF10AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BB4B3B7"/>
+    <w:nsid w:val="55A1C2C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C32B530"/>
+    <w:nsid w:val="23D3FDCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E858BFF"/>
+    <w:nsid w:val="46BB9792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4691B153"/>
+    <w:nsid w:val="01D51D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>