--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R764AC705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR764AC705" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR764AC705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AAE91F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AAE91F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AAE91F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 9:14:14</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EB57F16"/>
+    <w:nsid w:val="282A7331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78CF10AC"/>
+    <w:nsid w:val="7C55C899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55A1C2C4"/>
+    <w:nsid w:val="750D85E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23D3FDCB"/>
+    <w:nsid w:val="0251FF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46BB9792"/>
+    <w:nsid w:val="67CDF9B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01D51D97"/>
+    <w:nsid w:val="7427CF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>