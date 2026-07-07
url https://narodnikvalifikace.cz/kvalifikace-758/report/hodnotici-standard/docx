--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AAE91F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AAE91F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AAE91F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C18DFF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C18DFF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C18DFF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 11:07:57</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="282A7331"/>
+    <w:nsid w:val="5CEB1725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C55C899"/>
+    <w:nsid w:val="30055C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="750D85E1"/>
+    <w:nsid w:val="7BD92884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0251FF44"/>
+    <w:nsid w:val="72BF9653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67CDF9B7"/>
+    <w:nsid w:val="3024A81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7427CF07"/>
+    <w:nsid w:val="43ED668A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>