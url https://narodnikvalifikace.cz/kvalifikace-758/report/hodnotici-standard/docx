--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C18DFF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C18DFF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C18DFF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R119547AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR119547AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR119547AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.7.2026 12:24:37</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CEB1725"/>
+    <w:nsid w:val="429200FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30055C10"/>
+    <w:nsid w:val="7A46BE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BD92884"/>
+    <w:nsid w:val="287BB093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72BF9653"/>
+    <w:nsid w:val="14F13477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3024A81F"/>
+    <w:nsid w:val="75F807AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="43ED668A"/>
+    <w:nsid w:val="5029E867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>