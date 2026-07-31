--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R119547AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR119547AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR119547AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2069F0C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2069F0C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2069F0C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 12:41:56</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="429200FC"/>
+    <w:nsid w:val="3EBDC0DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A46BE0A"/>
+    <w:nsid w:val="09DFAB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="287BB093"/>
+    <w:nsid w:val="2E9A9014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14F13477"/>
+    <w:nsid w:val="0960DEA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75F807AB"/>
+    <w:nsid w:val="7CEA82BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5029E867"/>
+    <w:nsid w:val="34BC57E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>