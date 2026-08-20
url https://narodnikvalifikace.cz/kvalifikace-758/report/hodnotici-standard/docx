--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2069F0C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2069F0C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2069F0C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBB90108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBB90108" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBB90108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 14:16:55</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EBDC0DF"/>
+    <w:nsid w:val="77920F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09DFAB6D"/>
+    <w:nsid w:val="54A26DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E9A9014"/>
+    <w:nsid w:val="156BB7EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0960DEA6"/>
+    <w:nsid w:val="2E3871B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CEA82BF"/>
+    <w:nsid w:val="20A7838C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34BC57E9"/>
+    <w:nsid w:val="21DA994A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>