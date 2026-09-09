--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBB90108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBB90108" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBB90108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R785B864F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR785B864F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR785B864F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 20.8.2026 19:55:15</w:t>
+        <w:t>Krejčí scénických kostýmů, 9.9.2026 23:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77920F05"/>
+    <w:nsid w:val="630B7226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54A26DC4"/>
+    <w:nsid w:val="62C0D9EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="156BB7EC"/>
+    <w:nsid w:val="68E69E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E3871B2"/>
+    <w:nsid w:val="1D55E0DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20A7838C"/>
+    <w:nsid w:val="761F23A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="21DA994A"/>
+    <w:nsid w:val="0BD1622E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>