--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D75D480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D75D480" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D75D480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EF88E08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EF88E08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EF88E08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 16.4.2026 22:01:35</w:t>
+        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D3B2D11"/>
+    <w:nsid w:val="2E3973A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AD74CB4"/>
+    <w:nsid w:val="2BD40AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E6AE5EB"/>
+    <w:nsid w:val="21162FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="593AE767"/>
+    <w:nsid w:val="38E640F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="163ED803"/>
+    <w:nsid w:val="204308F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="018B57F9"/>
+    <w:nsid w:val="6F841498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>