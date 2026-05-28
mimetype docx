--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EF88E08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EF88E08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EF88E08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51C07094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51C07094" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51C07094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 7.5.2026 19:54:25</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E3973A4"/>
+    <w:nsid w:val="7167FB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BD40AC1"/>
+    <w:nsid w:val="1EC6C620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21162FF9"/>
+    <w:nsid w:val="13B0A60C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38E640F5"/>
+    <w:nsid w:val="685D9DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="204308F6"/>
+    <w:nsid w:val="262639A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F841498"/>
+    <w:nsid w:val="002F0FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>