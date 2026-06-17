--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51C07094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51C07094" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51C07094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572343F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572343F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572343F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.5.2026 4:21:08</w:t>
+        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7167FB11"/>
+    <w:nsid w:val="2C3C3C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EC6C620"/>
+    <w:nsid w:val="49FE5D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13B0A60C"/>
+    <w:nsid w:val="7B493884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="685D9DEB"/>
+    <w:nsid w:val="3EF0A5FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="262639A8"/>
+    <w:nsid w:val="419A09E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="002F0FE3"/>
+    <w:nsid w:val="40BEB104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>