--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572343F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572343F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572343F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FAE49A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FAE49A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FAE49A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 17.6.2026 15:12:05</w:t>
+        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C3C3C39"/>
+    <w:nsid w:val="468EF80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49FE5D64"/>
+    <w:nsid w:val="670D7221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B493884"/>
+    <w:nsid w:val="6488C8BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EF0A5FC"/>
+    <w:nsid w:val="4EE5AA53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="419A09E1"/>
+    <w:nsid w:val="4BD44B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="40BEB104"/>
+    <w:nsid w:val="2BD3D6A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>