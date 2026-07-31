--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FAE49A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FAE49A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FAE49A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R560E96EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR560E96EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR560E96EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 11.7.2026 7:48:41</w:t>
+        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="468EF80F"/>
+    <w:nsid w:val="537D0995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="670D7221"/>
+    <w:nsid w:val="13557B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6488C8BE"/>
+    <w:nsid w:val="70EA774D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4EE5AA53"/>
+    <w:nsid w:val="4D20D1AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4BD44B95"/>
+    <w:nsid w:val="35CC9890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2BD3D6A8"/>
+    <w:nsid w:val="4C5D4CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>