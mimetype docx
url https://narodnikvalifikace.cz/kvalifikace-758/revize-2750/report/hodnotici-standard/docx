--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R560E96EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR560E96EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR560E96EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32269E57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32269E57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32269E57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6722,51 +6722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10284,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 31.7.2026 17:35:43</w:t>
+        <w:t>Krejčí scénických kostýmů, 20.8.2026 22:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="537D0995"/>
+    <w:nsid w:val="7BB2F2E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13557B4B"/>
+    <w:nsid w:val="75BC2E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70EA774D"/>
+    <w:nsid w:val="698A832D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10707,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D20D1AA"/>
+    <w:nsid w:val="1C29642F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10837,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35CC9890"/>
+    <w:nsid w:val="6D093574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10967,51 +10967,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C5D4CC3"/>
+    <w:nsid w:val="4153F789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>