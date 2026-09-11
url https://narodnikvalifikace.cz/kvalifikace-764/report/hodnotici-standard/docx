--- v8 (2026-08-20)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E4CA0E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E4CA0E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E4CA0E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R962CE89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR962CE89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR962CE89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 20.8.2026 20:51:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 20.8.2026 20:51:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 20.8.2026 20:51:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 20.8.2026 20:51:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 20.8.2026 20:51:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 20.8.2026 20:51:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 20.8.2026 20:51:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 20.8.2026 20:51:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="449E2AD0"/>
+    <w:nsid w:val="643C86EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E3DC17F"/>
+    <w:nsid w:val="71D98BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27D76348"/>
+    <w:nsid w:val="53BC3FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>