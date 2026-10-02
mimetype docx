--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R962CE89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR962CE89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR962CE89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A5F022B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A5F022B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A5F022B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 11.9.2026 18:47:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="643C86EC"/>
+    <w:nsid w:val="0B9F831B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71D98BC7"/>
+    <w:nsid w:val="4EB7743A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53BC3FB4"/>
+    <w:nsid w:val="65B2CB5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>