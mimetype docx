--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A5F022B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A5F022B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A5F022B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61CEB3DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61CEB3DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61CEB3DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 22.10.2026 7:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 22.10.2026 7:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 22.10.2026 7:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 22.10.2026 7:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 22.10.2026 7:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5484,79 +5484,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9720" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="7161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5568,51 +5568,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5624,51 +5624,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5683,51 +5683,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na koželužskou nebo chemickou výrobu a střední vzdělání s maturitní zkouškou v jiném oboru a alespoň 5 let odborné praxe v oblasti koželužské výroby usní nebo kožešin nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování v oblasti koželužské nebo kožešnické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5742,51 +5742,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oborech vzdělání zaměřených na zpracování usní, plastů a pryže nebo zaměřených na koželužskou nebo kožedělnou nebo kožešnickou výrobu a alespoň 5 let odborné praxe v oblasti koželužské výroby usní nebo kožešin nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování v oblasti koželužské výroby usní nebo kožešin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5801,51 +5801,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na koželužskou nebo kožedělnou technologii a alespoň 5 let odborné praxe v oblasti koželužské výroby usní nebo kožešin nebo ve funkci učitele odborných předmětů nebo učitele odborného výcviku nebo učitele praktického vyučování v oblasti koželužské výroby usní nebo kožešin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5860,51 +5860,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 32-025-M Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti koželužské výroby usní nebo kožešin nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování v oblasti koželužské výroby usní nebo kožešin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5916,400 +5916,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 22.10.2026 7:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6544,926 +6429,926 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní stroje a zařízení pro výrobu holiny: Sudy, odchlupovací stroj, mízdřicí stroj (pro výrobu kožešin není toto vybavení potřeba, proces výroby holiny je při výrobě kožešin vypuštěn)</w:t>
+        <w:t>Základní stroje a zařízení pro výrobu holiny: Sudy, odchlupovací stroj, mízdřicí stroj (pro výrobu kožešin není toto vybavení potřeba, proces výroby holiny je při výrobě kožešin vypuštěn)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení úseku pro činění: Činící sudy nebo hašple</w:t>
+        <w:t>Vybavení úseku pro činění: Činící sudy nebo hašple</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Stroje a zařízení pro úpravu a konečné zpracování usní nebo kožešin: Sudy, lisy nebo odstředivky, postruhovací stroj, vyrážecí stroj, napínací rámy, sušičky</w:t>
+        <w:t>Stroje a zařízení pro úpravu a konečné zpracování usní nebo kožešin: Sudy, lisy nebo odstředivky, postruhovací stroj, vyrážecí stroj, napínací rámy, sušičky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Činící látky</w:t>
+        <w:t>Činící látky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Chemikálie podle technologie výroby usní a kožešin</w:t>
+        <w:t>Chemikálie podle technologie výroby usní a kožešin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky surových kůží (v počtu 3 - 7 vzorků)</w:t>
+        <w:t>Vzorky surových kůží (v počtu 3 - 7 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní nebo kožešin (v počtu 3 - 7 vzorků)</w:t>
+        <w:t>Vzorky usní nebo kožešin (v počtu 3 - 7 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní s různými povrchovými úpravami (v počtu 3 - 7 vzorků)</w:t>
+        <w:t>Vzorky usní s různými povrchovými úpravami (v počtu 3 - 7 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní nebo kožešin s vadami vzniklými za života zvířete, špatným skladováním surovin a s vadami vzniklými během výrobního procesu (v počtu 3 - 7 vzorků od každého druhu)</w:t>
+        <w:t>Vzorky usní nebo kožešin s vadami vzniklými za života zvířete, špatným skladováním surovin a s vadami vzniklými během výrobního procesu (v počtu 3 - 7 vzorků od každého druhu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy pro koželužskou výrobu (budou k dispozici v listinné i elektronické podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
+        <w:t>Normy pro koželužskou výrobu (budou k dispozici v listinné i elektronické podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace - technická a technologická dokumentace pro výrobu usní a kožešin (bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
+        <w:t>Výrobní dokumentace - technická a technologická dokumentace pro výrobu usní a kožešin (bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tiskopis pro vytvoření technologického postupu pro výrobu usní a kožešin</w:t>
+        <w:t>Tiskopis pro vytvoření technologického postupu pro výrobu usní a kožešin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Blok pro založení a vedení technologické a technické dokumentace pro výrobu usní a kožešin</w:t>
+        <w:t>Blok pro založení a vedení technologické a technické dokumentace pro výrobu usní a kožešin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolů při zkoušce</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolů při zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Učebna vybavená PC s připojením na internet</w:t>
+        <w:t>Učebna vybavená PC s připojením na internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7826,51 +7711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 22.10.2026 7:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8172,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 2.10.2026 2:12:38</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 22.10.2026 7:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B9F831B"/>
+    <w:nsid w:val="26D24700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EB7743A"/>
+    <w:nsid w:val="5625BD1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8579,188 +8464,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>