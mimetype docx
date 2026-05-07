--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AFA1FBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AFA1FBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AFA1FBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17376FAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17376FAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17376FAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.4.2026 4:36:34</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.4.2026 4:36:34</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.4.2026 4:36:34</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.4.2026 4:36:34</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.4.2026 4:36:34</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.4.2026 4:36:34</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.4.2026 4:36:34</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.4.2026 4:36:34</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="059E3C9E"/>
+    <w:nsid w:val="52556320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="060292FD"/>
+    <w:nsid w:val="26688820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E66FB0C"/>
+    <w:nsid w:val="04CF7B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>