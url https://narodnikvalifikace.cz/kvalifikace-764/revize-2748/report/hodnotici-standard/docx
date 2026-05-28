--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17376FAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17376FAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17376FAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18886FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18886FEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18886FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.5.2026 20:03:04</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52556320"/>
+    <w:nsid w:val="19A0996D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26688820"/>
+    <w:nsid w:val="5F761E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04CF7B2B"/>
+    <w:nsid w:val="69AE8603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>