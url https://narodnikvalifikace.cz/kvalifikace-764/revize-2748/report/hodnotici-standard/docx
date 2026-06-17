--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18886FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18886FEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18886FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R590CE77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR590CE77A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR590CE77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 28.5.2026 2:39:01</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19A0996D"/>
+    <w:nsid w:val="4A3B4CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F761E07"/>
+    <w:nsid w:val="4B29F744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69AE8603"/>
+    <w:nsid w:val="50F44923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>