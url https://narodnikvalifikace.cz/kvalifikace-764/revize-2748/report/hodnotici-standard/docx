--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R590CE77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR590CE77A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR590CE77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41CB4B45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41CB4B45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41CB4B45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 17.6.2026 13:05:54</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A3B4CCF"/>
+    <w:nsid w:val="5A01305F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B29F744"/>
+    <w:nsid w:val="7DDBD04B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50F44923"/>
+    <w:nsid w:val="3A663D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>