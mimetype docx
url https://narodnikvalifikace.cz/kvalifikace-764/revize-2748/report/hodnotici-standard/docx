--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41CB4B45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41CB4B45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41CB4B45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R109B0ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR109B0ED0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR109B0ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 7.7.2026 15:06:40</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A01305F"/>
+    <w:nsid w:val="4F6FD83F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DDBD04B"/>
+    <w:nsid w:val="23466EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A663D25"/>
+    <w:nsid w:val="09BBDE3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>