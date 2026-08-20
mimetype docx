--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R109B0ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR109B0ED0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR109B0ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11C0824A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11C0824A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11C0824A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 31.7.2026 14:47:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F6FD83F"/>
+    <w:nsid w:val="1130BDB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23466EC5"/>
+    <w:nsid w:val="561619BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09BBDE3E"/>
+    <w:nsid w:val="324B9518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>