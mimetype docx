--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11C0824A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11C0824A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11C0824A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52EB9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52EB9451" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52EB9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.8.2026 16:52:36</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1130BDB6"/>
+    <w:nsid w:val="3C91318B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="561619BE"/>
+    <w:nsid w:val="015D9F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="324B9518"/>
+    <w:nsid w:val="56489D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>