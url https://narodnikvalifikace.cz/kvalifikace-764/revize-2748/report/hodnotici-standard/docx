--- v7 (2026-09-09)
+++ v8 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52EB9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52EB9451" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52EB9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R470D55FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR470D55FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR470D55FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 10.9.2026 0:11:45</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C91318B"/>
+    <w:nsid w:val="0E4D43E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="015D9F5F"/>
+    <w:nsid w:val="102F3569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56489D68"/>
+    <w:nsid w:val="227A338F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>