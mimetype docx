--- v8 (2026-09-30)
+++ v9 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R470D55FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR470D55FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR470D55FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49506E65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49506E65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49506E65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.9.2026 9:00:46</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E4D43E0"/>
+    <w:nsid w:val="198D542B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="102F3569"/>
+    <w:nsid w:val="3C78A606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="227A338F"/>
+    <w:nsid w:val="490F3D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>