--- v9 (2026-10-20)
+++ v10 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49506E65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49506E65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49506E65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C93D313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C93D313" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C93D313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 11:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 11:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 11:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 11:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 11:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 11:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 11:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 10:52:59</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 20.10.2026 11:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="198D542B"/>
+    <w:nsid w:val="4FC51ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C78A606"/>
+    <w:nsid w:val="3E879B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="490F3D0F"/>
+    <w:nsid w:val="7DB70060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>