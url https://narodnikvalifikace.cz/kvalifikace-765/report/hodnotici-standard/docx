--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F33ED86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F33ED86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F33ED86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69008A13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69008A13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69008A13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3874,51 +3874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14445,51 +14445,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21119,51 +21119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31681,51 +31681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37680,51 +37680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38197,84 +38197,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.4.2026 1:55:26</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76F3688B"/>
+    <w:nsid w:val="1C3EEFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53524715"/>
+    <w:nsid w:val="6FFC3FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>