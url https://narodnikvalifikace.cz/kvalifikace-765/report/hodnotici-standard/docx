--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69008A13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69008A13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69008A13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R670E1E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR670E1E52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR670E1E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3874,51 +3874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14445,51 +14445,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21119,51 +21119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31681,51 +31681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37680,51 +37680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38197,84 +38197,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 7.5.2026 16:06:47</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C3EEFD1"/>
+    <w:nsid w:val="1E4F9735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FFC3FD3"/>
+    <w:nsid w:val="2D374E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>