--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R670E1E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR670E1E52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR670E1E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7816B93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7816B93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7816B93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3874,51 +3874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14445,51 +14445,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21119,51 +21119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31681,51 +31681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37680,51 +37680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38197,84 +38197,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 28.5.2026 1:23:01</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E4F9735"/>
+    <w:nsid w:val="1A91783A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D374E5C"/>
+    <w:nsid w:val="51722440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>