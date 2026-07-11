--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7816B93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7816B93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7816B93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68FF5671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68FF5671" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68FF5671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3874,51 +3874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14445,51 +14445,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21119,51 +21119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31681,51 +31681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37680,51 +37680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38197,84 +38197,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 17.6.2026 9:34:50</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A91783A"/>
+    <w:nsid w:val="48559633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51722440"/>
+    <w:nsid w:val="17B76928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>