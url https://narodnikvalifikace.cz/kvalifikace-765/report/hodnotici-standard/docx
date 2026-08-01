--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68FF5671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68FF5671" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68FF5671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CDF79D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CDF79D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CDF79D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,68 +846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9573"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1726,68 +1726,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11740"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2623,68 +2623,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3520,68 +3520,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3863,68 +3863,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4521"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -14434,68 +14434,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -21108,68 +21108,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -21966,68 +21966,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -31670,68 +31670,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="15594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -37669,68 +37669,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -38186,95 +38186,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 11.7.2026 19:10:11</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48559633"/>
+    <w:nsid w:val="728B6495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B76928"/>
+    <w:nsid w:val="626C0CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>