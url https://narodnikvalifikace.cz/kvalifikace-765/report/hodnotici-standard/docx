--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CDF79D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CDF79D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CDF79D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62E11468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62E11468" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62E11468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,68 +846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9573"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1726,68 +1726,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11740"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2623,68 +2623,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3520,68 +3520,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3863,68 +3863,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4521"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -14434,68 +14434,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -21108,68 +21108,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -21966,68 +21966,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -31670,68 +31670,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="15594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -37669,68 +37669,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -38186,95 +38186,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 1.8.2026 7:26:57</w:t>
+        <w:t>Samostatný kožařský technik / samostatná kožařská technička řízení a kontroly kvality, 21.8.2026 21:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="728B6495"/>
+    <w:nsid w:val="2B02345B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="626C0CE7"/>
+    <w:nsid w:val="59BBA0C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>