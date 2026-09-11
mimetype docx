--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R601ED435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR601ED435" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR601ED435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A0F896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A0F896" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A0F896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3874,51 +3874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14445,51 +14445,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21119,51 +21119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31681,51 +31681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37680,51 +37680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38197,84 +38197,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.8.2026 0:06:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6999A95D"/>
+    <w:nsid w:val="61260D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1208FF46"/>
+    <w:nsid w:val="64282312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>