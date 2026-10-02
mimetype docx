--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A0F896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A0F896" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A0F896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R741619D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR741619D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR741619D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3874,51 +3874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14445,51 +14445,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21119,51 +21119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31681,51 +31681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37680,51 +37680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38197,84 +38197,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 11.9.2026 20:20:28</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61260D25"/>
+    <w:nsid w:val="5923F739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64282312"/>
+    <w:nsid w:val="6F323CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>