--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R741619D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR741619D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR741619D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45EDAEA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45EDAEA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45EDAEA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3874,51 +3874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14445,51 +14445,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21119,51 +21119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21736,51 +21736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23170,680 +23170,680 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4126"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="4141"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(sudy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="4141"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="4141"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="4141"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odstředivky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="4141"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odchlupovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="4141"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="4141"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postruhovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="4141"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6710" w:y="4141"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyrážecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="4141"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="4141"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sušičky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="4141"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="4141"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4376"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4390"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4390"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="4390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(napínací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="4390"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="4390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="4390"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="4390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="4390"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="4390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="4390"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="4390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barevnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="4390"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="4390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4640"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="4640"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4640"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kůže,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="4640"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožešiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="4640"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="4640"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="4640"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="4640"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chemikálie,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="4640"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barviva,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="4640"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>impregnační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="4640"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6777" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="4640"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="4640"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="4640"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="4640"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="4640"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>běžnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23918,272 +23918,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5341"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5355"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="5355"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5355"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vysekávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="5355"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="5355"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kosicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="5355"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="5355"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="5355"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="5355"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="5355"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="5355"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sloupový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="5355"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jendojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="5355"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8721" w:y="5355"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="5355"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24462,442 +24462,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6051"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6066"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="6066"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6066"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vysekávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="6066"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plotny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="6066"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysekávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="6066"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nože,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="6066"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šablony,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="6066"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kopyta,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="6066"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upínací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="6066"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="6066"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lisovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="6066"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6301"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6315"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="6315"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nůžky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6315"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štětec,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="6315"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaklepávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="6315"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladívko,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="6315"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="6315"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="6315"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="6315"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladívko),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="6315"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="6315"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="6315"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25159,918 +25159,918 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7011"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7026"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="7026"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(usně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="7026"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textil,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="7026"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>syntetický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="7026"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="7026"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="7026"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="7026"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="7026"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="7026"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="7026"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="7026"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7261"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7275"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="7275"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drobný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="7275"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nitě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="7275"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="7275"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="7275"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="7275"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="7275"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="7275"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="7275"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="7275"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="7275"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7525"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="7525"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Polotovary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(tužinky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="7525"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opatky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="7525"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půdování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="7525"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="7525"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="7525"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7525"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="7525"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="7525"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="7525"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7760"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1205" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7774"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="7774"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komponenty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(podešve,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="7774"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpatky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="7774"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>napínací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="7774"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stélky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="7774"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vkládací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="7774"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stélky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="7774"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="7774"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="7774"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="7774"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="7774"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="7774"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="7774"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8010"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -26111,323 +26111,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8245"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="8259"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vysekávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="8259"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="8259"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="8259"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8259"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="8259"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoujehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="8259"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="8259"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="8259"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sloupový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="8259"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="8259"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="8259"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="8259"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="8259"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štep</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="8259"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9878" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10118" w:y="8259"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laš,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8490"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26451,527 +26451,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8725"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8739"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="8739"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8739"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(šablony,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="8739"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysekávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="8739"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nože,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="8739"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysekávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="8739"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plotna,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="8739"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="8739"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="8739"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obracení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="8739"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="8739"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvarování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="8739"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8974"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8989"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="8989"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8989"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="8989"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="8989"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stříhání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="8989"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="8989"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřidlo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="8989"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="8989"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1066" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="8989"/>
+        <w:framePr w:w="1066" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tloušťkoměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="8989"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="8989"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="8989"/>
+        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tloušťky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="8989"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="8989"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="8989"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="8989"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26995,459 +26995,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9454"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9469"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="9469"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9469"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(usně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="9469"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podšívkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="9469"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="9469"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nitě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="9469"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="9469"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="9469"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="9469"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="9469"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavičkářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="9469"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="9469"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9704"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9718"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="9718"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9718"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drobný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="9718"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(výztuhy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="9718"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nitě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="9718"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ozdobné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="9718"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="9718"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="9718"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="9718"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="9718"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="9718"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="9718"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavičkářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="9718"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -27488,1071 +27488,1071 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10189"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10203"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="10203"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10203"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vysekávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="10203"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="10203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="10203"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="10203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="10203"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="10203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="10203"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="10203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="10203"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="10203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="10203"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="10203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="10203"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="10203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10453"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10453"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10453"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="10453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vysekávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="10453"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="10453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nože,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="10453"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="10453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šablony)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10688"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10702"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="10702"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10702"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(krájecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="10702"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="10702"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štětec,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="10702"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1066" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="10702"/>
+        <w:framePr w:w="1066" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tloušťkoměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="10702"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="10702"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="10702"/>
+        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tloušťky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="10702"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="10702"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="10702"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="10702"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="10702"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="10702"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pevnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10065" w:y="10702"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="10702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10952"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="10952"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10952"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(usně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="10952"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textil,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="10952"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>syntetický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="10952"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="10952"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="10952"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="10952"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="10952"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="10952"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="10952"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brašnářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="10952"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="10952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11202"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="11202"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11202"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drobný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="11202"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nitě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="11202"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="11202"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ozdobné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="11202"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="11202"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavírací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="11202"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="11202"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="11202"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="11202"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="11202"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="11202"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="11202"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="11202"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brašnářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="11202"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="11202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11437"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -28593,986 +28593,986 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11672"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11686"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="11686"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11686"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="11686"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="11686"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="11686"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="11686"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="11686"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="11686"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="11686"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="11686"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11922"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11936"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11936"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(šablony)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12171"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12186"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="12186"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(sedlářský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="12186"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="12186"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="12186"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štětec,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="12186"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="12186"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodec,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="12186"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šídlo),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1066" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="12186"/>
+        <w:framePr w:w="1066" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tloušťkoměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="12186"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="12186"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="12186"/>
+        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tloušťky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="12186"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12421"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12435"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="12435"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12435"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(usně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="12435"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ztužovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="12435"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="12435"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="12435"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="12435"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="12435"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="12435"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="12435"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6777" w:y="12435"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6705" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sedlářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="12435"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12670"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12685"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="12685"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drobný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="12685"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="12685"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ozdobné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="12685"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="12685"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nitě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="12685"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="12685"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="12685"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="12685"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="12685"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="12685"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="12685"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="12685"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sedlářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="12685"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="12685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12920"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -29664,1207 +29664,1207 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13155"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="13170"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13170"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="13170"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="13170"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="13170"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="13170"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obnitkovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="13170"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="13170"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="13170"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žehlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="13170"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="13170"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="13170"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="13170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13405"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13419"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13419"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13419"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="13419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(střihy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="13419"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="13419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šablony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13419"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="13419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyráběného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="13419"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="13419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzoru)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13654"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13669"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="13669"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nůžky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="13669"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krejčovský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="13669"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metr,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="13669"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="13669"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehla,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="13669"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šídlo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="13669"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladívko,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="13669"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="13669"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyrážecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="13669"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravek),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="13669"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorkovnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="13669"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožešin,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13899"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="13899"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13899"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="13899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="13899"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pevnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="13899"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="13899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14149"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="14149"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14149"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kožešiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="14149"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="14149"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="14149"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podšívkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="14149"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="14149"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ztužovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="14149"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="14149"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="14149"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="14149"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="14149"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="14149"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="14149"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="14149"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožešinových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14379"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14614"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14629"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="14629"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14629"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drobný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="14629"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nitě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="14629"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lemovky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="14629"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavírací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="14629"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="14629"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="14629"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="14629"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="14629"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="14629"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="14629"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="14629"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožešinových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="14629"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="14629"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14864"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -31262,470 +31262,470 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15330"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15344"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="15344"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15344"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožedělných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="15344"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="15344"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="15344"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="15344"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="15344"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="15344"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="15344"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="15344"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="15344"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="15344"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="15344"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="15344"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="15344"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="15344"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="15344"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15579"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15594"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="15594"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15594"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílenský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="15594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="15594"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="15594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="15594"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="15594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="15594"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="15594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="15594"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="15594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="15594"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="15594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31854,1887 +31854,1887 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="2173"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kožedělné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="2173"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="2173"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="2173"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="2173"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="2173"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="2173"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="2173"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="2173"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="2173"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="2173"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="2423"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Reklamovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožedělný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="2423"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="2423"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="2423"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="2423"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="2423"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="2423"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="2423"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="2423"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="2673"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="2673"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="2673"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="2673"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="2673"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="2673"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polotovarů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="2673"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="2673"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="2673"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="2673"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="2673"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="2673"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="2673"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="2673"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="2673"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10118" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="2922"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Normy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="2922"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožedělnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="2922"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="2922"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="2922"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="2922"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="2922"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="2922"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="2922"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="2922"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="2922"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="2922"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="2922"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="2922"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="2922"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="2922"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okamžité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="2922"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="2922"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="3172"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Normy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="3172"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="3172"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožedělnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="3172"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="3172"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="3172"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="3172"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="3172"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="3172"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="3172"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="3172"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="3172"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="3172"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="3172"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="3172"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="3172"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3402"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okamžité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="3402"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="3402"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="3402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3652"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="3652"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3652"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Normy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="3652"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušebnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="3652"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="3652"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožedělné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="3652"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="3652"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="3652"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="3652"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="3652"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="3652"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="3652"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="3652"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="3652"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="3652"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="3652"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="3652"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="3652"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="3652"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10224" w:y="3652"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="3652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -33775,323 +33775,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4117"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4132"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="4132"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4132"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="4132"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(technologická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="4132"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="4132"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="4132"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="4132"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="4132"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="4132"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="4132"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="4132"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="4132"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="4132"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9379" w:y="4132"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="4132"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="4132"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10257" w:y="4132"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="4132"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4362"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -34149,374 +34149,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4597"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4612"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="4612"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4612"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Protokoly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="4612"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="4612"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="4612"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="4612"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="4612"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="4612"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kožedělné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="4612"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="4612"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="4612"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="4612"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="4612"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="4612"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="4612"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="4612"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="4612"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="4612"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="4612"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="4612"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4842"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -34574,357 +34574,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5077"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5092"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="5092"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Formulář</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="5092"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posudek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="5092"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="5092"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reklamovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="5092"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="5092"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="5092"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="5092"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="5092"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="5092"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="5092"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="5092"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="5092"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="5092"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="5092"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="5092"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="5092"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="5092"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="5092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okamžité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -34948,646 +34948,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5557"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5572"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="5572"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5572"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Papíry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="5572"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="5572"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="5572"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="5572"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="5572"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="5572"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>psací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="5572"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="5572"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="5572"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="5572"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="5572"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="5572"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="5572"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="5572"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="5572"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="5572"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="5572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6052"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6052"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6052"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Učebna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="6052"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="6052"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="6052"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="6052"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="6052"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="6052"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="6052"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="6052"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="6052"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="6052"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="6052"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="6052"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="6052"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="6052"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -35696,306 +35696,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6517"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6532"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="6532"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6532"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="6532"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="6532"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="6532"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="6532"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="6532"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="6532"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="6532"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="6532"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="6532"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="6532"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="6532"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="6532"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="6532"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="6532"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="6532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6762"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -37680,51 +37680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38197,84 +38197,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 2.10.2026 3:50:29</w:t>
+        <w:t>Samostatný kožařský technik řízení a kontroly kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5923F739"/>
+    <w:nsid w:val="4C1307E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38360,51 +38360,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F323CFD"/>
+    <w:nsid w:val="44134A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>