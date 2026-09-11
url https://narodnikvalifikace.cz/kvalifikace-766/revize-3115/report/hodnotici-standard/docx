--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FDD7D4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FDD7D4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FDD7D4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60CBAA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60CBAA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60CBAA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 22.8.2026 0:06:11</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 22.8.2026 0:06:11</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 22.8.2026 0:06:11</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 22.8.2026 0:06:11</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5416,51 +5416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 22.8.2026 0:06:11</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 22.8.2026 0:06:11</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7762,51 +7762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 22.8.2026 0:06:11</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8279,84 +8279,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 22.8.2026 0:06:11</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="758D5309"/>
+    <w:nsid w:val="38BDCA49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8442,51 +8442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14201683"/>
+    <w:nsid w:val="0C8833BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>