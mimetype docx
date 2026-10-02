--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60CBAA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60CBAA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60CBAA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R571C9648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR571C9648" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR571C9648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5416,51 +5416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7762,51 +7762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8279,84 +8279,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 11.9.2026 20:15:29</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38BDCA49"/>
+    <w:nsid w:val="4467CA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8442,51 +8442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C8833BC"/>
+    <w:nsid w:val="6F390704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>