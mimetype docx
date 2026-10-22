--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R571C9648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR571C9648" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR571C9648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60CECFB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60CECFB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60CECFB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 22.10.2026 9:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 22.10.2026 9:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 22.10.2026 9:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 22.10.2026 9:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5416,51 +5416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 22.10.2026 9:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 22.10.2026 9:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6765,51 +6765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace (technická a technologická dokumentace) pro kožedělnou výrobu (koželužskou, nebo obuvnickou, nebo rukavičkářskou, nebo brašnářskou, nebo sedlářskou, nebo výrobu kožešinových a usňových výrobků), vždy podle aktuálního výrobního programu firmy - bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
+        <w:t>Výrobní dokumentace (technická a technologická dokumentace) pro kožedělnou výrobu (koželužskou, nebo obuvnickou, nebo rukavičkářskou, nebo brašnářskou, nebo sedlářskou, nebo výrobu kožešinových a usňových výrobků), vždy podle aktuálního výrobního programu firmy - bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6824,51 +6824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy pro kožedělnou výrobu - budou k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
+        <w:t>Normy pro kožedělnou výrobu - budou k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy kvality pro kožedělnou výrobu - budou k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
+        <w:t>Normy kvality pro kožedělnou výrobu - budou k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6942,51 +6942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tiskopisy používané ve výrobním provozu kožedělné výroby</w:t>
+        <w:t>Tiskopisy používané ve výrobním provozu kožedělné výroby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7001,51 +7001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobky: koželužský, nebo obuvnický, nebo rukavičkářský, nebo galanterní, nebo sedlářký, nebo kožešinový a usňový - vždy podle aktuálního výrobního programu firmy, vždy minimálně 1 kus</w:t>
+        <w:t>Výrobky: koželužský, nebo obuvnický, nebo rukavičkářský, nebo galanterní, nebo sedlářký, nebo kožešinový a usňový - vždy podle aktuálního výrobního programu firmy, vždy minimálně 1 kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7060,51 +7060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky kožedělných materiálů, polotovarů a komponentů (usně vrchové a podšívkové, záměnné materiály, ztužovací materiály, podešve, tužinky, opatky, podpadky, patníky, styroporové plotny, drobný materiál - ozdobné kování, spony, nýty, kroužky) v minimálním počtu 2 - maximálně 5 vzorků od každého druhu</w:t>
+        <w:t>Vzorky kožedělných materiálů, polotovarů a komponentů (usně vrchové a podšívkové, záměnné materiály, ztužovací materiály, podešve, tužinky, opatky, podpadky, patníky, styroporové plotny, drobný materiál - ozdobné kování, spony, nýty, kroužky) v minimálním počtu 2 - maximálně 5 vzorků od každého druhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7119,51 +7119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Papíry (v minimálním počtu 20 kusů) a psací potřeby pro vypracování písemných úkolů v písemné formě v rámci praktického předvedení</w:t>
+        <w:t>Papíry (v minimálním počtu 20 kusů) a psací potřeby pro vypracování písemných úkolů v písemné formě v rámci praktického předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7178,51 +7178,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Modelové situace (v minimálním počtu 1 modelová situace – maximálně 3 modelové situace) pro kritéria hodnocení, kde je modelová siruace uvedena</w:t>
+        <w:t>Modelové situace (v minimálním počtu 1 modelová situace – maximálně 3 modelové situace) pro kritéria hodnocení, kde je modelová siruace uvedena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7237,51 +7237,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dokumenty INCOTERMS 2010 a celní sazebník TARIC</w:t>
+        <w:t>Dokumenty INCOTERMS 2010 a celní sazebník TARIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7296,51 +7296,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Software pro stanovení kalkulací kožedělných výrobků</w:t>
+        <w:t>Software pro stanovení kalkulací kožedělných výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7355,51 +7355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro ústní ověření kritérií hodnocení a pro vypracování úkolů v písemné formě v rámci praktického předvedení, která je vybavená PC pro vyhledávání zadaných informací</w:t>
+        <w:t>Místnost pro ústní ověření kritérií hodnocení a pro vypracování úkolů v písemné formě v rámci praktického předvedení, která je vybavená PC pro vyhledávání zadaných informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8644" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7762,51 +7762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 22.10.2026 9:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8279,84 +8279,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik nákupčí, 2.10.2026 5:22:23</w:t>
+        <w:t>Samostatný kožařský technik nákupčí, 22.10.2026 9:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4467CA0C"/>
+    <w:nsid w:val="47CE848D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8442,51 +8442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F390704"/>
+    <w:nsid w:val="0CCE7A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>