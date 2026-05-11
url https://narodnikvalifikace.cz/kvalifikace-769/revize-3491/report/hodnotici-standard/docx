--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDA66239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDA66239" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDA66239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DF758DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DF758DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DF758DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 20.4.2026 4:22:25</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 20.4.2026 4:22:25</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 20.4.2026 4:22:25</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3733,51 +3733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 20.4.2026 4:22:25</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 20.4.2026 4:22:25</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7245,51 +7245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 20.4.2026 4:22:25</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7475,51 +7475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 20.4.2026 4:22:25</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8048,84 +8048,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 20.4.2026 4:22:25</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27B0D962"/>
+    <w:nsid w:val="5BAB679D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FCF29D6"/>
+    <w:nsid w:val="6F2668CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8341,51 +8341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EDE544D"/>
+    <w:nsid w:val="16FC3C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8471,51 +8471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="719EB9E2"/>
+    <w:nsid w:val="02C50413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8601,51 +8601,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2BB1C658"/>
+    <w:nsid w:val="4A1DD668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8731,51 +8731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24D12B47"/>
+    <w:nsid w:val="084AE382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8861,51 +8861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62756DC5"/>
+    <w:nsid w:val="59858C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>