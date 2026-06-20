--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DF758DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DF758DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DF758DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36360EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36360EEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36360EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3733,51 +3733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7245,51 +7245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7475,51 +7475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8048,84 +8048,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.5.2026 8:01:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BAB679D"/>
+    <w:nsid w:val="1B96D624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F2668CA"/>
+    <w:nsid w:val="652EC260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8341,51 +8341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16FC3C52"/>
+    <w:nsid w:val="791A93A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8471,51 +8471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02C50413"/>
+    <w:nsid w:val="02CDD7FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8601,51 +8601,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A1DD668"/>
+    <w:nsid w:val="4A8C45EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8731,51 +8731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="084AE382"/>
+    <w:nsid w:val="4F2B8841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8861,51 +8861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="59858C68"/>
+    <w:nsid w:val="3324EC57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>