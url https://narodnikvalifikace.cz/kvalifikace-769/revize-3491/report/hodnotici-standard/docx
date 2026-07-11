--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36360EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36360EEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36360EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A51043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A51043" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A51043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3733,51 +3733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7245,51 +7245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7475,51 +7475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8048,84 +8048,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.6.2026 1:04:16</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B96D624"/>
+    <w:nsid w:val="28ED8369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="652EC260"/>
+    <w:nsid w:val="51441321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8341,51 +8341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="791A93A2"/>
+    <w:nsid w:val="06D8DBD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8471,51 +8471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02CDD7FF"/>
+    <w:nsid w:val="4AA08C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8601,51 +8601,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A8C45EE"/>
+    <w:nsid w:val="62F52EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8731,51 +8731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F2B8841"/>
+    <w:nsid w:val="652327B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8861,51 +8861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3324EC57"/>
+    <w:nsid w:val="27CC80C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>