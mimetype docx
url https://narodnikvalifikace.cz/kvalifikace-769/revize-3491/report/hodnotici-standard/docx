--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A51043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A51043" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A51043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E97C625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E97C625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E97C625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3733,51 +3733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7245,51 +7245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7475,51 +7475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8048,84 +8048,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 11.7.2026 9:38:14</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28ED8369"/>
+    <w:nsid w:val="54C58413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51441321"/>
+    <w:nsid w:val="56034ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8341,51 +8341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06D8DBD6"/>
+    <w:nsid w:val="509F468A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8471,51 +8471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AA08C90"/>
+    <w:nsid w:val="635BF4E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8601,51 +8601,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="62F52EB9"/>
+    <w:nsid w:val="1C84DC37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8731,51 +8731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="652327B1"/>
+    <w:nsid w:val="49519B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8861,51 +8861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="27CC80C5"/>
+    <w:nsid w:val="65037689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>