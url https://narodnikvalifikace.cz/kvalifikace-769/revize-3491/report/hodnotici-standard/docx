--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E97C625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E97C625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E97C625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE170385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE170385" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE170385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3733,51 +3733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7245,51 +7245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7475,51 +7475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8048,84 +8048,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 31.7.2026 18:06:03</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54C58413"/>
+    <w:nsid w:val="34ED23DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56034ABB"/>
+    <w:nsid w:val="3CF8C4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8341,51 +8341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="509F468A"/>
+    <w:nsid w:val="7699AADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8471,51 +8471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="635BF4E4"/>
+    <w:nsid w:val="0D5AC50E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8601,51 +8601,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C84DC37"/>
+    <w:nsid w:val="714401B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8731,51 +8731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="49519B15"/>
+    <w:nsid w:val="5EDCD74B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8861,51 +8861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="65037689"/>
+    <w:nsid w:val="1E537F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>