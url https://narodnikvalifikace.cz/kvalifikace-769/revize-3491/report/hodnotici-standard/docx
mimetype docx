--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE170385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE170385" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE170385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R229E2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR229E2559" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR229E2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3733,51 +3733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7245,51 +7245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7475,51 +7475,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8048,84 +8048,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrorozvodných sítí, 21.8.2026 1:00:04</w:t>
+        <w:t>Montér/montérka elektrorozvodných sítí, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34ED23DB"/>
+    <w:nsid w:val="58660441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CF8C4AC"/>
+    <w:nsid w:val="2044147E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8341,51 +8341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7699AADC"/>
+    <w:nsid w:val="7790EA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8471,51 +8471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D5AC50E"/>
+    <w:nsid w:val="4E896607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8601,51 +8601,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="714401B5"/>
+    <w:nsid w:val="050FB9E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8731,51 +8731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5EDCD74B"/>
+    <w:nsid w:val="18C3C932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8861,51 +8861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1E537F5F"/>
+    <w:nsid w:val="3B85A650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>