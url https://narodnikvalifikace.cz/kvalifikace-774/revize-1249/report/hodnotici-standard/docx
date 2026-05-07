--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34CECA0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34CECA0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34CECA0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73CF4772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73CF4772" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73CF4772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 15.4.2026 2:04:04</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 15.4.2026 2:04:04</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 15.4.2026 2:04:04</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 15.4.2026 2:04:04</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 15.4.2026 2:04:04</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 15.4.2026 2:04:04</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 15.4.2026 2:04:04</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ED92875"/>
+    <w:nsid w:val="523D2C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7470045D"/>
+    <w:nsid w:val="4FE41223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63E9326D"/>
+    <w:nsid w:val="0575FAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="691C6654"/>
+    <w:nsid w:val="661DB4C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>