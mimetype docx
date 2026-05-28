--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73CF4772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73CF4772" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73CF4772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EBC78C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EBC78C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EBC78C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.5.2026 19:07:25</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="523D2C62"/>
+    <w:nsid w:val="4DDC1265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FE41223"/>
+    <w:nsid w:val="665C747D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0575FAA4"/>
+    <w:nsid w:val="547F3DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="661DB4C6"/>
+    <w:nsid w:val="1837CD45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>