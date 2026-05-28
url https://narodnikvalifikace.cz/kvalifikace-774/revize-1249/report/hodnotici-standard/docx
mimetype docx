--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EBC78C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EBC78C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EBC78C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A0D1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A0D1980" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A0D1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:18:52</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DDC1265"/>
+    <w:nsid w:val="7F0EED3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="665C747D"/>
+    <w:nsid w:val="0F297F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="547F3DEE"/>
+    <w:nsid w:val="41767153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1837CD45"/>
+    <w:nsid w:val="361433C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>