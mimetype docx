--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A0D1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A0D1980" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A0D1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R521D4BD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR521D4BD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR521D4BD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 28.5.2026 4:34:59</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F0EED3F"/>
+    <w:nsid w:val="441588AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F297F7C"/>
+    <w:nsid w:val="3D6F5221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41767153"/>
+    <w:nsid w:val="7FC0E4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="361433C4"/>
+    <w:nsid w:val="3EB1E14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>