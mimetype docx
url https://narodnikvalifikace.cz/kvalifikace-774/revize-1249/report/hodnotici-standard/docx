--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R521D4BD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR521D4BD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR521D4BD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R303553BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR303553BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR303553BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 17.6.2026 13:04:09</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="441588AD"/>
+    <w:nsid w:val="4A8CE6D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D6F5221"/>
+    <w:nsid w:val="14C383AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FC0E4E1"/>
+    <w:nsid w:val="0A4F9F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EB1E14C"/>
+    <w:nsid w:val="5CD78F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>