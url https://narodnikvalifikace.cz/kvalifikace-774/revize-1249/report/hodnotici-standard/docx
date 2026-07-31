--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R303553BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR303553BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR303553BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R391169AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR391169AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR391169AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 7.7.2026 20:53:20</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A8CE6D2"/>
+    <w:nsid w:val="136AA446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14C383AE"/>
+    <w:nsid w:val="1B3C13C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A4F9F6D"/>
+    <w:nsid w:val="5A9A1F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CD78F44"/>
+    <w:nsid w:val="52EC4CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>