--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R391169AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR391169AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR391169AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7820EAF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7820EAF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7820EAF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:24:32</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="136AA446"/>
+    <w:nsid w:val="5483C77D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B3C13C6"/>
+    <w:nsid w:val="6D8D7309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A9A1F3A"/>
+    <w:nsid w:val="2CAA4288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52EC4CD0"/>
+    <w:nsid w:val="16E2F5DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>