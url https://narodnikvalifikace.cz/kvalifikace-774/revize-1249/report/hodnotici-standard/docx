--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7820EAF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7820EAF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7820EAF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R241A5739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR241A5739" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR241A5739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 31.7.2026 16:33:11</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5483C77D"/>
+    <w:nsid w:val="38CDD662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D8D7309"/>
+    <w:nsid w:val="43BF2178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CAA4288"/>
+    <w:nsid w:val="1339AA00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16E2F5DF"/>
+    <w:nsid w:val="2C8D2C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>