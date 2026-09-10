--- v8 (2026-08-20)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R241A5739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR241A5739" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR241A5739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BBA8609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BBA8609" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BBA8609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 10.9.2026 3:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 10.9.2026 3:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 10.9.2026 3:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4386,51 +4386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 10.9.2026 3:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 10.9.2026 3:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,51 +5909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 10.9.2026 3:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6538,84 +6538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik diagnostik kanalizační sítě, 21.8.2026 1:55:39</w:t>
+        <w:t>Technik diagnostik kanalizační sítě, 10.9.2026 3:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38CDD662"/>
+    <w:nsid w:val="6714CFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6701,51 +6701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43BF2178"/>
+    <w:nsid w:val="34AA1D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6831,51 +6831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1339AA00"/>
+    <w:nsid w:val="47130DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6961,51 +6961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C8D2C9B"/>
+    <w:nsid w:val="6ED0C5AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>