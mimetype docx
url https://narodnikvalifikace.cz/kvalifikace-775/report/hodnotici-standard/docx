--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R786479C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR786479C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR786479C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R315A4DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR315A4DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR315A4DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.4.2026 0:27:34</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.4.2026 0:27:34</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.4.2026 0:27:34</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.4.2026 0:27:34</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.4.2026 0:27:34</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.4.2026 0:27:34</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.4.2026 0:27:34</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B56FA73"/>
+    <w:nsid w:val="69F5BBCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E3F7AA3"/>
+    <w:nsid w:val="1982A188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C8D3885"/>
+    <w:nsid w:val="74C0F510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F97EDC8"/>
+    <w:nsid w:val="65EB7BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>