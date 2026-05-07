--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R315A4DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR315A4DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR315A4DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R181F00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR181F00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR181F00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 17:20:10</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69F5BBCB"/>
+    <w:nsid w:val="31DBD93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1982A188"/>
+    <w:nsid w:val="7C766F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74C0F510"/>
+    <w:nsid w:val="661A8C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65EB7BBA"/>
+    <w:nsid w:val="7E5260C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>