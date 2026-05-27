--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R181F00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR181F00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR181F00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CC1163E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CC1163E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CC1163E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 7.5.2026 18:08:54</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31DBD93B"/>
+    <w:nsid w:val="3A6AA8CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C766F76"/>
+    <w:nsid w:val="4FF41CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="661A8C35"/>
+    <w:nsid w:val="1B857819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E5260C8"/>
+    <w:nsid w:val="759D2B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>