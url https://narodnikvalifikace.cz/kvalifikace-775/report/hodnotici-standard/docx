--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CC1163E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CC1163E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CC1163E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59F77998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59F77998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59F77998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 28.5.2026 0:06:11</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A6AA8CD"/>
+    <w:nsid w:val="7ED6D4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FF41CAE"/>
+    <w:nsid w:val="70872215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B857819"/>
+    <w:nsid w:val="561BDCB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="759D2B35"/>
+    <w:nsid w:val="1426B026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>