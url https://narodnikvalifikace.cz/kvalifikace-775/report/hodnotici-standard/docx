--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59F77998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59F77998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59F77998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E5D145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E5D145" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E5D145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 9:36:26</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7ED6D4FC"/>
+    <w:nsid w:val="01523DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70872215"/>
+    <w:nsid w:val="7EA26415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="561BDCB1"/>
+    <w:nsid w:val="7E8B57EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1426B026"/>
+    <w:nsid w:val="05FCF5AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>