--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E5D145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E5D145" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E5D145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18384D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18384D9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18384D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 17.6.2026 11:19:56</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01523DE4"/>
+    <w:nsid w:val="6B701955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EA26415"/>
+    <w:nsid w:val="6BC44517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E8B57EB"/>
+    <w:nsid w:val="5A2CDAE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05FCF5AF"/>
+    <w:nsid w:val="07D6280D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>