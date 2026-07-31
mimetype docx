--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18384D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18384D9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18384D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76D40704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76D40704" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76D40704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 11.7.2026 6:20:36</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B701955"/>
+    <w:nsid w:val="2EF8F89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BC44517"/>
+    <w:nsid w:val="15EBEA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A2CDAE5"/>
+    <w:nsid w:val="06281CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07D6280D"/>
+    <w:nsid w:val="0D415B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>