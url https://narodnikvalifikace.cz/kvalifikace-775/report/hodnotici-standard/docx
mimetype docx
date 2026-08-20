--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76D40704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76D40704" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76D40704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D958FBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D958FBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D958FBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 31.7.2026 12:41:53</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EF8F89D"/>
+    <w:nsid w:val="48D497B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15EBEA06"/>
+    <w:nsid w:val="03B471B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06281CC8"/>
+    <w:nsid w:val="6B8B63A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D415B09"/>
+    <w:nsid w:val="004CC8DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>