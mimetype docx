--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D958FBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D958FBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D958FBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75BD592B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75BD592B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75BD592B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 9.9.2026 20:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 9.9.2026 20:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2644,51 +2644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 9.9.2026 20:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4286,51 +4286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 9.9.2026 20:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,51 +6208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 9.9.2026 20:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 9.9.2026 20:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7374,84 +7374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korektor/korektorka ve vydavatelství, 20.8.2026 14:36:04</w:t>
+        <w:t>Korektor/korektorka ve vydavatelství, 9.9.2026 20:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48D497B1"/>
+    <w:nsid w:val="2BA2DB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7537,51 +7537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03B471B5"/>
+    <w:nsid w:val="279F9F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7667,51 +7667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B8B63A9"/>
+    <w:nsid w:val="73F15446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7797,51 +7797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="004CC8DA"/>
+    <w:nsid w:val="208A3DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>