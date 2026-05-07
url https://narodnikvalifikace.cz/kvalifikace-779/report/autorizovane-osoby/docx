--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12E61ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12E61ED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12E61ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R427A2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR427A2122" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR427A2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 17.4.2026 1:51:25</w:t>
+        <w:t>Obsluha motorové pily, 7.5.2026 15:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 17.4.2026 1:51:25</w:t>
+        <w:t>Obsluha motorové pily, 7.5.2026 15:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2663,51 +2663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 17.4.2026 1:51:25</w:t>
+        <w:t>Obsluha motorové pily, 7.5.2026 15:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>