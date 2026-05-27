--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R427A2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR427A2122" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR427A2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43FDE25A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43FDE25A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43FDE25A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 7.5.2026 15:58:59</w:t>
+        <w:t>Obsluha motorové pily, 28.5.2026 0:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 7.5.2026 15:58:59</w:t>
+        <w:t>Obsluha motorové pily, 28.5.2026 0:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2663,51 +2663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 7.5.2026 15:58:59</w:t>
+        <w:t>Obsluha motorové pily, 28.5.2026 0:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>