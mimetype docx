--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43FDE25A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43FDE25A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43FDE25A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DE632A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DE632A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DE632A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 28.5.2026 0:54:04</w:t>
+        <w:t>Obsluha motorové pily, 17.6.2026 9:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1392,473 +1392,473 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Matějovský Ivan</w:t>
+        <w:t>Petra Felgrová, kurzy-pily s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erbenova  346/5, 79001 Jeseník</w:t>
+        <w:t>U krbu 1434/13, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
-[...10 lines deleted...]
-        <w:t>Petra Felgrová, kurzy-pily s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pufler Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
-[...10 lines deleted...]
-        <w:t>U krbu 1434/13, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Míru 98/4, 41731 Novosedlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t>Pufler Jan</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12277"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pustějovský Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t>Míru 98/4, 41731 Novosedlice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12277"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sedlnice 72, 74256 Sedlnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12894"/>
-[...10 lines deleted...]
-        <w:t>Pustějovský Jan</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12663"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sacký Miroslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12894"/>
-[...10 lines deleted...]
-        <w:t>Sedlnice 72, 74256 Sedlnice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12663"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komenského 164, 51251 Lomnice nad Popelkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13223"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13279"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sacký Miroslav</w:t>
+        <w:t>Slepánek František</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13223"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13279"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Komenského 164, 51251 Lomnice nad Popelkou</w:t>
+        <w:t>Janáčkova 404, 73911 Frýdlant nad Ostravicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13840"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13840"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13896"/>
-[...10 lines deleted...]
-        <w:t>Slepánek František</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13896"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Sommer David</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13840"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13840"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13896"/>
-[...10 lines deleted...]
-        <w:t>Janáčkova 404, 73911 Frýdlant nad Ostravicí</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13896"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pitínská  929, 68771 Bojkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14456"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14512"/>
-[...10 lines deleted...]
-        <w:t>Ing. Sommer David</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14456"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14512"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Pitínská  929, 68771 Bojkovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14282"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14842"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14898"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola lesnická a strojírenská Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14842"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14898"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
+        <w:t>Opavská 55/8, 78501 Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 28.5.2026 0:54:04</w:t>
+        <w:t>Obsluha motorové pily, 17.6.2026 9:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2025,689 +2025,635 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola lesnická a strojírenská Šternberk</w:t>
+        <w:t>Střední odborná škola Nové Město na Moravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opavská 55/8, 78501 Šternberk</w:t>
+        <w:t>Bělisko 295, 59231 Nové Město na Moravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola Nové Město na Moravě</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hospodářská a lesnická, Frýdlant, Bělíkova 1387, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Bělisko 295, 59231 Nové Město na Moravě</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bělíkova 1387, 46401 Frýdlant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hospodářská a lesnická, Frýdlant, Bělíkova 1387, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola zahradnická a zemědělská Antonína Emanuela Komerse, Děčín - Libverda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Bělíkova 1387, 46401 Frýdlant</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Českolipská 123, 40502 Děčín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Střední škola zahradnická a zemědělská Antonína Emanuela Komerse, Děčín - Libverda</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zahradnická škola Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Českolipská 123, 40502 Děčín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykova 198, 66461 Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zahradnická škola Rajhrad</w:t>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykova 198, 66461 Rajhrad</w:t>
+        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Svoboda Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Srubecká  1441/12, 37316 Dobrá Voda u Českých Budějovic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Ing. Svoboda Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6033"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Tipmann Lubomír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Srubecká  1441/12, 37316 Dobrá Voda u Českých Budějovic</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6033"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Hampuši 93, 41723 Košťany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6650"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Tipmann Lubomír</w:t>
+        <w:t>Úlehla Rostislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6650"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Hampuši 93, 41723 Košťany</w:t>
+        <w:t>Jiránkova 1136/4, 16000 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7266"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úlehla Rostislav</w:t>
+        <w:t>VOLONTÉ CZECH, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7266"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiránkova 1136/4, 16000 Praha 6</w:t>
+        <w:t>Thánova 20/181, 18600 Praha - Karlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7827"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7883"/>
-[...10 lines deleted...]
-        <w:t>VOLONTÉ CZECH, o.p.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7883"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola lesnická a Střední lesnická škola Bedřicha Schwarzenberga, Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7827"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7883"/>
-[...10 lines deleted...]
-        <w:t>Thánova 20/181, 18600 Praha - Karlín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7883"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8443"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8213"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8499"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola lesnická a Střední lesnická škola Bedřicha Schwarzenberga, Písek</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8269"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací institut, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8443"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8213"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8499"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8269"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 28.5.2026 0:54:04</w:t>
+        <w:t>Obsluha motorové pily, 17.6.2026 9:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>