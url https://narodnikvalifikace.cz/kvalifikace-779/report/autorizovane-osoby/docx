--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DE632A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DE632A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DE632A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54536944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54536944" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54536944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 17.6.2026 9:10:05</w:t>
+        <w:t>Obsluha motorové pily, 7.7.2026 10:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -615,1250 +615,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3411"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ke Hradu  386, 37501 Týn nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bouška Martin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bělehradská 597, 12000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4357"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4413"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP Fiala,s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4357"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4413"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ostravice 296, 73914 Ostravice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Březovják Milan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
-[...10 lines deleted...]
-        <w:t>Ostravice 296, 73914 Ostravice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 692, 68771 Bojkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
-[...10 lines deleted...]
-        <w:t>Březovják Milan</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Bukáček Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 692, 68771 Bojkovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svatbínská 1066, 28163 Kostelec nad Černými Lesy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
-[...10 lines deleted...]
-        <w:t>Ing. Bukáček Jan</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Český průmyslový institut vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ve Žlíbku 2483/73, 19300 Praha 9</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Hluboké 37, 59265 Rovečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Fojt Václav</w:t>
+        <w:t>Mgr. Dudková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělnická 329, 54101 Trutnov</w:t>
+        <w:t>Hluboké 37, 59265 Rovečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Honsa Jan</w:t>
+        <w:t>Ing. Fojt Václav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Leskovec 20, 74720 Březová</w:t>
+        <w:t>Dělnická 329, 54101 Trutnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7595"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7651"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jelínek Milan</w:t>
+        <w:t>Ing. Honsa Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7595"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7651"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Leskovec 20, 74720 Březová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7981"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jelínek Milan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7981"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Budějovická 247, 38451 Volary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JUBELA EDU, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Libanice 12, 53862 Libanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9039"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Křenovský Milan</w:t>
+        <w:t>Kaplanová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9039"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Libanice 12, 53862 Libanice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9369"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9425"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Křenovský Milan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9369"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9425"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Janov 132, 43601 Litvínov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9755"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9811"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kubját Miroslav</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9755"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9811"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bohuslavice u Zlína 188, 76351 Bohuslavice u Zlína</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9369"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9425"/>
-[...10 lines deleted...]
-        <w:t>Kubját Miroslav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10428"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lesy České republiky, s.p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9369"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9425"/>
-[...10 lines deleted...]
-        <w:t>Bohuslavice u Zlína 188, 76351 Bohuslavice u Zlína</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10428"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přemyslova 1106/19, 50008 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10042"/>
-[...10 lines deleted...]
-        <w:t>Lesy České republiky, s.p.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11044"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MARLIN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10042"/>
-[...10 lines deleted...]
-        <w:t>Přemyslova 1106/19, 50008 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11044"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10602"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10658"/>
-[...10 lines deleted...]
-        <w:t>MARLIN, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11661"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Petra Felgrová, kurzy-pily s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10602"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10658"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11661"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U krbu 1434/13, 10000 Praha 10</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Míru 98/4, 41731 Novosedlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12277"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pustějovský Jan</w:t>
+        <w:t>Pufler Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12277"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Míru 98/4, 41731 Novosedlice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12607"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12663"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pustějovský Jan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12607"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12663"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Sedlnice 72, 74256 Sedlnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12993"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13049"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sacký Miroslav</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12993"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13049"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komenského 164, 51251 Lomnice nad Popelkou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12607"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13609"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12663"/>
-[...10 lines deleted...]
-        <w:t>Sacký Miroslav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13665"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Slepánek František</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12607"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13609"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12663"/>
-[...10 lines deleted...]
-        <w:t>Komenského 164, 51251 Lomnice nad Popelkou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13665"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Janáčkova 404, 73911 Frýdlant nad Ostravicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13223"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13279"/>
-[...10 lines deleted...]
-        <w:t>Slepánek František</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Sommer David</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13223"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13279"/>
-[...10 lines deleted...]
-        <w:t>Janáčkova 404, 73911 Frýdlant nad Ostravicí</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14282"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pitínská  929, 68771 Bojkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13840"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13896"/>
-[...10 lines deleted...]
-        <w:t>Ing. Sommer David</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14668"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13840"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13896"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Pitínská  929, 68771 Bojkovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14668"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14226"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14282"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15284"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola lesnická a strojírenská Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14226"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14282"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15284"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Opavská 55/8, 78501 Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 17.6.2026 9:10:05</w:t>
+        <w:t>Obsluha motorové pily, 7.7.2026 10:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2003,657 +2057,657 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Nové Město na Moravě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bělisko 295, 59231 Nové Město na Moravě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola Nové Město na Moravě</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hospodářská a lesnická, Frýdlant, Bělíkova 1387, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Bělisko 295, 59231 Nové Město na Moravě</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bělíkova 1387, 46401 Frýdlant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hospodářská a lesnická, Frýdlant, Bělíkova 1387, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola zahradnická a zemědělská Antonína Emanuela Komerse, Děčín - Libverda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Bělíkova 1387, 46401 Frýdlant</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Českolipská 123, 40502 Děčín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Střední škola zahradnická a zemědělská Antonína Emanuela Komerse, Děčín - Libverda</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zahradnická škola Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Českolipská 123, 40502 Děčín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykova 198, 66461 Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t>Střední zahradnická škola Rajhrad</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t>Masarykova 198, 66461 Rajhrad</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Svoboda Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Srubecká  1441/12, 37316 Dobrá Voda u Českých Budějovic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Ing. Svoboda Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6033"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Tipmann Lubomír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Srubecká  1441/12, 37316 Dobrá Voda u Českých Budějovic</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6033"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Hampuši 93, 41723 Košťany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5977"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6033"/>
-[...10 lines deleted...]
-        <w:t>Ing. Tipmann Lubomír</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6650"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úlehla Rostislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5977"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6033"/>
-[...10 lines deleted...]
-        <w:t>Na Hampuši 93, 41723 Košťany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6650"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiránkova 1136/4, 16000 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6594"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6650"/>
-[...10 lines deleted...]
-        <w:t>Úlehla Rostislav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7266"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VOLONTÉ CZECH, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6594"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6650"/>
-[...10 lines deleted...]
-        <w:t>Jiránkova 1136/4, 16000 Praha 6</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7266"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thánova 20/181, 18600 Praha - Karlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7210"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7266"/>
-[...10 lines deleted...]
-        <w:t>VOLONTÉ CZECH, o.p.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7883"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola lesnická a Střední lesnická škola Bedřicha Schwarzenberga, Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7210"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7266"/>
-[...10 lines deleted...]
-        <w:t>Thánova 20/181, 18600 Praha - Karlín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7883"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7827"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8213"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7883"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola lesnická a Střední lesnická škola Bedřicha Schwarzenberga, Písek</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8269"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací institut, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7827"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8213"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7883"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8269"/>
         <w:rPr>
-          <w:rStyle w:val="C14"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C14"/>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 17.6.2026 9:10:05</w:t>
+        <w:t>Obsluha motorové pily, 7.7.2026 10:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>