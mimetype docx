--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54536944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54536944" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54536944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24A7A993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24A7A993" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24A7A993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 7.7.2026 10:56:15</w:t>
+        <w:t>Obsluha motorové pily, 31.7.2026 9:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1868,51 +1868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Opavská 55/8, 78501 Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 7.7.2026 10:56:15</w:t>
+        <w:t>Obsluha motorové pily, 31.7.2026 9:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2663,51 +2663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 7.7.2026 10:56:15</w:t>
+        <w:t>Obsluha motorové pily, 31.7.2026 9:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>