--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24A7A993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24A7A993" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24A7A993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R222E72F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR222E72F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR222E72F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 31.7.2026 9:35:01</w:t>
+        <w:t>Obsluha motorové pily, 31.7.2026 14:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1868,51 +1868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Opavská 55/8, 78501 Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 31.7.2026 9:35:01</w:t>
+        <w:t>Obsluha motorové pily, 31.7.2026 14:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2663,51 +2663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 31.7.2026 9:35:01</w:t>
+        <w:t>Obsluha motorové pily, 31.7.2026 14:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>