--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R222E72F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR222E72F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR222E72F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63430817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63430817" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63430817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 31.7.2026 14:13:56</w:t>
+        <w:t>Obsluha motorové pily, 20.8.2026 16:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1868,51 +1868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Opavská 55/8, 78501 Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 31.7.2026 14:13:56</w:t>
+        <w:t>Obsluha motorové pily, 20.8.2026 16:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2663,51 +2663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vápenice 2980/7, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 31.7.2026 14:13:56</w:t>
+        <w:t>Obsluha motorové pily, 20.8.2026 16:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>