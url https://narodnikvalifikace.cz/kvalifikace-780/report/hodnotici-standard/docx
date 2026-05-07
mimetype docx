--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72C60ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72C60ABC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72C60ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R187015FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR187015FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR187015FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:43</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:43</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:43</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:43</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:43</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:43</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:43</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="282191C1"/>
+    <w:nsid w:val="36973EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F375FE0"/>
+    <w:nsid w:val="6CEC778A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6ABCF603"/>
+    <w:nsid w:val="5F15D70C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B5C8D65"/>
+    <w:nsid w:val="4AFE6FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04AB570D"/>
+    <w:nsid w:val="24079982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="20719980"/>
+    <w:nsid w:val="52AF4917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5DFE90BB"/>
+    <w:nsid w:val="70366864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>