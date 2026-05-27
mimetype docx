--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R187015FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR187015FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR187015FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B113496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B113496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B113496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:20</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36973EEC"/>
+    <w:nsid w:val="26D96893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CEC778A"/>
+    <w:nsid w:val="49BC8243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F15D70C"/>
+    <w:nsid w:val="453A031F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AFE6FB8"/>
+    <w:nsid w:val="450798AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24079982"/>
+    <w:nsid w:val="44DA8E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="52AF4917"/>
+    <w:nsid w:val="05B290F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="70366864"/>
+    <w:nsid w:val="6F7439D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>