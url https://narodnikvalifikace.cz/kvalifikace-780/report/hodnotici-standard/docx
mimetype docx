--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B113496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B113496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B113496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A30FEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A30FEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A30FEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:46</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26D96893"/>
+    <w:nsid w:val="033DC1B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49BC8243"/>
+    <w:nsid w:val="4105E2C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="453A031F"/>
+    <w:nsid w:val="4C591EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="450798AE"/>
+    <w:nsid w:val="5C13D40A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44DA8E3F"/>
+    <w:nsid w:val="2A11B66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05B290F3"/>
+    <w:nsid w:val="6688ACE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F7439D4"/>
+    <w:nsid w:val="0ABAE992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>