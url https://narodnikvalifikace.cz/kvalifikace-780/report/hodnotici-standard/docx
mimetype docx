--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A30FEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A30FEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A30FEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28D60972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28D60972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28D60972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:14:21</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="033DC1B6"/>
+    <w:nsid w:val="2E2EDCED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4105E2C0"/>
+    <w:nsid w:val="593B7158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C591EFC"/>
+    <w:nsid w:val="365131EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C13D40A"/>
+    <w:nsid w:val="458B66C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A11B66E"/>
+    <w:nsid w:val="4FCC09AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6688ACE1"/>
+    <w:nsid w:val="1DA20B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0ABAE992"/>
+    <w:nsid w:val="63722DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>