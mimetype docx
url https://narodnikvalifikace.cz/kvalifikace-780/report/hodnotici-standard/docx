--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28D60972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28D60972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28D60972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A1A9E6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A1A9E6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A1A9E6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:23:48</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E2EDCED"/>
+    <w:nsid w:val="4AE0ABB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="593B7158"/>
+    <w:nsid w:val="366CAF94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="365131EA"/>
+    <w:nsid w:val="123EEE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="458B66C7"/>
+    <w:nsid w:val="3589349D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4FCC09AE"/>
+    <w:nsid w:val="608B3E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DA20B43"/>
+    <w:nsid w:val="2268B14B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="63722DB9"/>
+    <w:nsid w:val="5FCB387D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>