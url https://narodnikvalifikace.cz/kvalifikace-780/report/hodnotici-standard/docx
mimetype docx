--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A1A9E6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A1A9E6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A1A9E6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R538E30D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR538E30D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR538E30D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AE0ABB8"/>
+    <w:nsid w:val="622262A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="366CAF94"/>
+    <w:nsid w:val="682B960E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="123EEE5F"/>
+    <w:nsid w:val="66C2C16C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3589349D"/>
+    <w:nsid w:val="08BCAB54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="608B3E4B"/>
+    <w:nsid w:val="08C5FA93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2268B14B"/>
+    <w:nsid w:val="0F7B3477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5FCB387D"/>
+    <w:nsid w:val="56A42B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>