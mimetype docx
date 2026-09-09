--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R538E30D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR538E30D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR538E30D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R275C0BAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR275C0BAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR275C0BAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:21</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="622262A9"/>
+    <w:nsid w:val="20807DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="682B960E"/>
+    <w:nsid w:val="53908A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66C2C16C"/>
+    <w:nsid w:val="1133E936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08BCAB54"/>
+    <w:nsid w:val="7037CF7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08C5FA93"/>
+    <w:nsid w:val="3A7B26CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F7B3477"/>
+    <w:nsid w:val="25D23AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="56A42B3C"/>
+    <w:nsid w:val="1EA58197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>