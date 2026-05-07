--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R149C5B85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR149C5B85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR149C5B85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B2CA957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B2CA957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B2CA957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:22</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:22</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.4.2026 0:27:22</w:t>
+        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21F49C68"/>
+    <w:nsid w:val="6168E4E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D55D000"/>
+    <w:nsid w:val="3527F671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F3204BC"/>
+    <w:nsid w:val="75C35FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="451A0298"/>
+    <w:nsid w:val="43500754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>