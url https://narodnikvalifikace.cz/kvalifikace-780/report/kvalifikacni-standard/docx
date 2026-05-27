--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B2CA957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B2CA957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B2CA957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329CA7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329CA7B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329CA7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:07</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:07</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.5.2026 16:01:07</w:t>
+        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6168E4E9"/>
+    <w:nsid w:val="653C67AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3527F671"/>
+    <w:nsid w:val="5CADCE98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75C35FAC"/>
+    <w:nsid w:val="2BD97335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43500754"/>
+    <w:nsid w:val="7179B1E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>