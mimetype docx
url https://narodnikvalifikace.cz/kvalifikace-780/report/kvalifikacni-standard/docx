--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329CA7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329CA7B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329CA7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C296608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C296608" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C296608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:27</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:15:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:27</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:15:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 27.5.2026 23:49:27</w:t>
+        <w:t>Obsluha křovinořezu, 17.6.2026 9:15:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="653C67AC"/>
+    <w:nsid w:val="778B63D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CADCE98"/>
+    <w:nsid w:val="4FAC0373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BD97335"/>
+    <w:nsid w:val="5699627F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7179B1E1"/>
+    <w:nsid w:val="160967D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>