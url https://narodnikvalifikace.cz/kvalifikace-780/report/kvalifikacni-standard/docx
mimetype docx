--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C296608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C296608" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C296608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FBF9D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FBF9D6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FBF9D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:15:32</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:15:32</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 17.6.2026 9:15:32</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="778B63D8"/>
+    <w:nsid w:val="235B76B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FAC0373"/>
+    <w:nsid w:val="55EE88C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5699627F"/>
+    <w:nsid w:val="49FFEF55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="160967D2"/>
+    <w:nsid w:val="0FD0C72D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>