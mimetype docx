--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FBF9D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FBF9D6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FBF9D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F28ADAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F28ADAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F28ADAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:24:24</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:24:24</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 12:24:24</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="235B76B4"/>
+    <w:nsid w:val="440951CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55EE88C5"/>
+    <w:nsid w:val="513D1D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49FFEF55"/>
+    <w:nsid w:val="1525F10C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FD0C72D"/>
+    <w:nsid w:val="44FF57B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>