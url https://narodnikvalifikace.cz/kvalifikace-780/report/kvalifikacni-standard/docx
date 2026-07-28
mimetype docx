--- v5 (2026-07-28)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F28ADAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F28ADAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F28ADAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D8081AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D8081AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D8081AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 9:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 9:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 8:51:02</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 9:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="440951CF"/>
+    <w:nsid w:val="125FD5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="513D1D14"/>
+    <w:nsid w:val="4FC8F069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1525F10C"/>
+    <w:nsid w:val="5A2B8F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44FF57B9"/>
+    <w:nsid w:val="506F4208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>