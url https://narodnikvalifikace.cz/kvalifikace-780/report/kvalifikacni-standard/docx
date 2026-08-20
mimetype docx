--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D8081AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D8081AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D8081AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A9F3D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A9F3D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A9F3D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 9:51:53</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 9:51:53</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 9:51:53</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="125FD5F4"/>
+    <w:nsid w:val="523225C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FC8F069"/>
+    <w:nsid w:val="77A5CBBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A2B8F08"/>
+    <w:nsid w:val="19EB75DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="506F4208"/>
+    <w:nsid w:val="5D12A4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>