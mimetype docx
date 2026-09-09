--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A9F3D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A9F3D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A9F3D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D5137ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D5137ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D5137ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:09</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:09</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 13:33:09</w:t>
+        <w:t>Obsluha křovinořezu, 9.9.2026 16:56:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="523225C9"/>
+    <w:nsid w:val="6E6F8A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77A5CBBE"/>
+    <w:nsid w:val="6260FDD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19EB75DD"/>
+    <w:nsid w:val="59B8EA1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D12A4AC"/>
+    <w:nsid w:val="6500C862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>