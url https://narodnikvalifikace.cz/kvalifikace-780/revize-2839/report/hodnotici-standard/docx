--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41CB0622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41CB0622" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41CB0622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFE566FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFE566FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFE566FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:25:44</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:25:44</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:25:44</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:25:44</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:25:44</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:25:44</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:25:44</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02CBBE4A"/>
+    <w:nsid w:val="72AF38DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10412281"/>
+    <w:nsid w:val="3E2ECB29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0875EBBE"/>
+    <w:nsid w:val="314E5843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="297FF981"/>
+    <w:nsid w:val="73EF7AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FBA7FE0"/>
+    <w:nsid w:val="313950FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="61B5EB86"/>
+    <w:nsid w:val="2D6244F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5B7DC8A4"/>
+    <w:nsid w:val="1B30810E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>