--- v1 (2026-05-11)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFE566FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFE566FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFE566FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76DBD7D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76DBD7D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76DBD7D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:52:23</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72AF38DF"/>
+    <w:nsid w:val="54DE6F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E2ECB29"/>
+    <w:nsid w:val="5D0C8575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="314E5843"/>
+    <w:nsid w:val="4DA6FAD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73EF7AE1"/>
+    <w:nsid w:val="3C1D4973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="313950FB"/>
+    <w:nsid w:val="22A4E62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D6244F9"/>
+    <w:nsid w:val="48626EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B30810E"/>
+    <w:nsid w:val="699E44B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>