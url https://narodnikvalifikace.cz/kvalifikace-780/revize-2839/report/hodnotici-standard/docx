--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76DBD7D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76DBD7D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76DBD7D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37C0D4CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37C0D4CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37C0D4CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:41</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54DE6F5A"/>
+    <w:nsid w:val="36F6C274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D0C8575"/>
+    <w:nsid w:val="0041393D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DA6FAD3"/>
+    <w:nsid w:val="65655949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C1D4973"/>
+    <w:nsid w:val="75685C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22A4E62A"/>
+    <w:nsid w:val="1A75DE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="48626EE4"/>
+    <w:nsid w:val="62732E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="699E44B3"/>
+    <w:nsid w:val="187083E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>