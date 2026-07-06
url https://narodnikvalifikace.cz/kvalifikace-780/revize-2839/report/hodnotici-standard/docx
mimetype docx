--- v3 (2026-06-15)
+++ v4 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37C0D4CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37C0D4CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37C0D4CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EB915E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EB915E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EB915E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:18:36</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36F6C274"/>
+    <w:nsid w:val="4A3A3555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0041393D"/>
+    <w:nsid w:val="55756331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65655949"/>
+    <w:nsid w:val="403F6E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75685C53"/>
+    <w:nsid w:val="0D3D4FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A75DE08"/>
+    <w:nsid w:val="694B35B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62732E21"/>
+    <w:nsid w:val="73E535DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="187083E7"/>
+    <w:nsid w:val="6E4DE045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>