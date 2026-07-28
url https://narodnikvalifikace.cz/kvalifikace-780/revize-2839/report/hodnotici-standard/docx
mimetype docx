--- v4 (2026-07-06)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EB915E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EB915E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EB915E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC28D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC28D0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC28D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:23</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A3A3555"/>
+    <w:nsid w:val="6D675F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55756331"/>
+    <w:nsid w:val="69C2660E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="403F6E6F"/>
+    <w:nsid w:val="273921CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D3D4FD6"/>
+    <w:nsid w:val="3618C7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="694B35B1"/>
+    <w:nsid w:val="218CFEB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="73E535DF"/>
+    <w:nsid w:val="4AF219F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6E4DE045"/>
+    <w:nsid w:val="4FF8BFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>