--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC28D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC28D0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC28D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39893A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39893A16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39893A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 18:59:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 18:59:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 18:59:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 18:59:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 18:59:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6407,51 +6407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 18:59:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7316,84 +7316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:08:23</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 18:59:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D675F6E"/>
+    <w:nsid w:val="3D42E11D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7479,51 +7479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69C2660E"/>
+    <w:nsid w:val="7F33284F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7609,51 +7609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="273921CE"/>
+    <w:nsid w:val="4617665D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7739,51 +7739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3618C7B4"/>
+    <w:nsid w:val="3835711C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7869,51 +7869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="218CFEB7"/>
+    <w:nsid w:val="08DEDDC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7999,51 +7999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4AF219F9"/>
+    <w:nsid w:val="096C8CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8129,51 +8129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4FF8BFB3"/>
+    <w:nsid w:val="6895B0AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>