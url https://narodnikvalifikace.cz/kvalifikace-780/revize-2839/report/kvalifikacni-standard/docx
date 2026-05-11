--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69D24320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69D24320" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69D24320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37B60A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37B60A4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37B60A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:33:36</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:33:36</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 19.4.2026 22:33:36</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 6:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AC7FF08"/>
+    <w:nsid w:val="4BE242B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FFD2E84"/>
+    <w:nsid w:val="58E1E8C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B1B0588"/>
+    <w:nsid w:val="617E2AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42447E1F"/>
+    <w:nsid w:val="62F9E79F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>