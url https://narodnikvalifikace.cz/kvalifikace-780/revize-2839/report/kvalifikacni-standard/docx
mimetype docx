--- v1 (2026-05-11)
+++ v2 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37B60A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37B60A4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37B60A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FCDD10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FCDD10A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FCDD10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:51:49</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 7:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:51:49</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 7:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 6:51:49</w:t>
+        <w:t>Obsluha křovinořezu, 11.5.2026 7:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BE242B2"/>
+    <w:nsid w:val="299CD400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58E1E8C4"/>
+    <w:nsid w:val="76F87CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="617E2AB2"/>
+    <w:nsid w:val="340B4565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62F9E79F"/>
+    <w:nsid w:val="560FBE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>