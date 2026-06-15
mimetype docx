--- v2 (2026-05-11)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FCDD10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FCDD10A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FCDD10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R544EA090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR544EA090" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR544EA090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 7:50:25</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 7:50:25</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 11.5.2026 7:50:25</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="299CD400"/>
+    <w:nsid w:val="1EEC9364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76F87CCD"/>
+    <w:nsid w:val="590828F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="340B4565"/>
+    <w:nsid w:val="15DCBC23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="560FBE01"/>
+    <w:nsid w:val="1442F3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>