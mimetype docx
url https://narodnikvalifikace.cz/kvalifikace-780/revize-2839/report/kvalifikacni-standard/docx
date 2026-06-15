--- v3 (2026-06-15)
+++ v4 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R544EA090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR544EA090" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR544EA090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2423E277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2423E277" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2423E277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:20</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:15:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:20</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:15:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 8:19:20</w:t>
+        <w:t>Obsluha křovinořezu, 15.6.2026 10:15:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EEC9364"/>
+    <w:nsid w:val="5C66169B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="590828F3"/>
+    <w:nsid w:val="26196A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15DCBC23"/>
+    <w:nsid w:val="5106AD32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1442F3F3"/>
+    <w:nsid w:val="683D150D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>