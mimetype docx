--- v4 (2026-06-15)
+++ v5 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2423E277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2423E277" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2423E277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E703CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E703CAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E703CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:15:26</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:15:26</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 15.6.2026 10:15:26</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C66169B"/>
+    <w:nsid w:val="44E7456B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26196A39"/>
+    <w:nsid w:val="3797258B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5106AD32"/>
+    <w:nsid w:val="423B218E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="683D150D"/>
+    <w:nsid w:val="33F74791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>