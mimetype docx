--- v5 (2026-07-06)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E703CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E703CAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E703CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C1C5351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C1C5351" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C1C5351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:14</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 2:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:14</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 2:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 1:32:14</w:t>
+        <w:t>Obsluha křovinořezu, 7.7.2026 2:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44E7456B"/>
+    <w:nsid w:val="13D0B7A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3797258B"/>
+    <w:nsid w:val="6E961ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="423B218E"/>
+    <w:nsid w:val="7E990B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33F74791"/>
+    <w:nsid w:val="14AE4759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>