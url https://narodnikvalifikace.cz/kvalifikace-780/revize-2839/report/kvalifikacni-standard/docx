--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C1C5351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C1C5351" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C1C5351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6204313E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6204313E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6204313E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 2:51:49</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:09:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 2:51:49</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:09:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 7.7.2026 2:51:49</w:t>
+        <w:t>Obsluha křovinořezu, 28.7.2026 11:09:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13D0B7A7"/>
+    <w:nsid w:val="1DD61787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E961ABC"/>
+    <w:nsid w:val="0B40F29B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E990B3E"/>
+    <w:nsid w:val="5BCC4F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14AE4759"/>
+    <w:nsid w:val="7DC4F589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>