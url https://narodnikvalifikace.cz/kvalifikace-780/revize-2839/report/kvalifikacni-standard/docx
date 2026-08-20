--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6204313E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6204313E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6204313E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62325976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62325976" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62325976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:09:26</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 19:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:09:26</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 19:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 28.7.2026 11:09:26</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 19:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DD61787"/>
+    <w:nsid w:val="651FADCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B40F29B"/>
+    <w:nsid w:val="31AE0050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BCC4F4A"/>
+    <w:nsid w:val="114901F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DC4F589"/>
+    <w:nsid w:val="404A19E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>