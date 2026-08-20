--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62325976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62325976" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62325976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29DDC2E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29DDC2E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29DDC2E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 19:56:54</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 19:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2760,51 +2760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkoušený je povinen být vybaven předepsanými osobními ochrannými pracovními pomůckami (OOPP) podle nařízení vlády č. 495/2001 Sb., ve znění pozdějších předpisů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 19:56:54</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 19:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,84 +3669,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha křovinořezu, 20.8.2026 19:56:54</w:t>
+        <w:t>Obsluha křovinořezu, 20.8.2026 19:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="651FADCD"/>
+    <w:nsid w:val="205EDACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3832,51 +3832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31AE0050"/>
+    <w:nsid w:val="01412F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3962,51 +3962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="114901F4"/>
+    <w:nsid w:val="0ECA5BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4092,51 +4092,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="404A19E6"/>
+    <w:nsid w:val="4C4AA488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>