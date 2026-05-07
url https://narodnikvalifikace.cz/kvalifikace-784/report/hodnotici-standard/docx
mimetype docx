--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R680DDEB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR680DDEB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR680DDEB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F79C4E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F79C4E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F79C4E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4733,51 +4733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5684,51 +5684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14707,51 +14707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17577,51 +17577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17985,84 +17985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.4.2026 1:52:47</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33A45227"/>
+    <w:nsid w:val="1945D785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18148,51 +18148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A7FECD7"/>
+    <w:nsid w:val="5E054EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18278,51 +18278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58168328"/>
+    <w:nsid w:val="592CA0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18408,51 +18408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0065C9A5"/>
+    <w:nsid w:val="02BEE753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18538,51 +18538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F98FAF2"/>
+    <w:nsid w:val="1249BB23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>