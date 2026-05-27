--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F79C4E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F79C4E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F79C4E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D4F2DD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D4F2DD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D4F2DD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4733,51 +4733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5684,51 +5684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14707,51 +14707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17577,51 +17577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17985,84 +17985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.5.2026 16:05:26</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1945D785"/>
+    <w:nsid w:val="7B2D4276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18148,51 +18148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E054EDD"/>
+    <w:nsid w:val="798B30AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18278,51 +18278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="592CA0C7"/>
+    <w:nsid w:val="5F61650D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18408,51 +18408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02BEE753"/>
+    <w:nsid w:val="29D0FB0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18538,51 +18538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1249BB23"/>
+    <w:nsid w:val="382FA4FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>