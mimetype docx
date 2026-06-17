--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D4F2DD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D4F2DD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D4F2DD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6730E6B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6730E6B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6730E6B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4733,51 +4733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5684,51 +5684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14707,51 +14707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17577,51 +17577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17985,84 +17985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.5.2026 0:10:25</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B2D4276"/>
+    <w:nsid w:val="1D6F5E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18148,51 +18148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="798B30AB"/>
+    <w:nsid w:val="063CAE0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18278,51 +18278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F61650D"/>
+    <w:nsid w:val="43160CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18408,51 +18408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29D0FB0E"/>
+    <w:nsid w:val="03BFC125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18538,51 +18538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="382FA4FA"/>
+    <w:nsid w:val="77D5AF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>