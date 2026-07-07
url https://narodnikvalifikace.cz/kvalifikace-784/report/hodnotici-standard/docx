--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6730E6B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6730E6B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6730E6B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3264B912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3264B912" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3264B912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4733,51 +4733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5684,51 +5684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14707,51 +14707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17577,51 +17577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17985,84 +17985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 17.6.2026 9:29:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D6F5E34"/>
+    <w:nsid w:val="43ABE1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18148,51 +18148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="063CAE0D"/>
+    <w:nsid w:val="59D19637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18278,51 +18278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43160CDF"/>
+    <w:nsid w:val="42165FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18408,51 +18408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03BFC125"/>
+    <w:nsid w:val="6DE615B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18538,51 +18538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77D5AF21"/>
+    <w:nsid w:val="0BC2C7E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>