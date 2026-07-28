--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3264B912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3264B912" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3264B912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6047250F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6047250F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6047250F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4733,51 +4733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5684,51 +5684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14707,51 +14707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17577,51 +17577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17985,84 +17985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 7.7.2026 12:22:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43ABE1CC"/>
+    <w:nsid w:val="2A4DCD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18148,51 +18148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59D19637"/>
+    <w:nsid w:val="5CBDE9AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18278,51 +18278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42165FFF"/>
+    <w:nsid w:val="2D2208D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18408,51 +18408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DE615B9"/>
+    <w:nsid w:val="58FCD810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18538,51 +18538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BC2C7E0"/>
+    <w:nsid w:val="569656F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>