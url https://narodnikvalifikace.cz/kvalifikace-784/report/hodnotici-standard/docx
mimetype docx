--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6047250F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6047250F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6047250F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3060187E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3060187E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3060187E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4733,51 +4733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5684,51 +5684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14707,51 +14707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17577,51 +17577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17985,84 +17985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 28.7.2026 8:49:23</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A4DCD6B"/>
+    <w:nsid w:val="5973320B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18148,51 +18148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CBDE9AA"/>
+    <w:nsid w:val="1FC755A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18278,51 +18278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D2208D5"/>
+    <w:nsid w:val="3055E8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18408,51 +18408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58FCD810"/>
+    <w:nsid w:val="28AF4BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18538,51 +18538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="569656F5"/>
+    <w:nsid w:val="1F2BDEEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>