--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3060187E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3060187E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3060187E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37FFBC06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37FFBC06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37FFBC06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4733,51 +4733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5684,51 +5684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14707,51 +14707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17577,51 +17577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17985,84 +17985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka architektury a krajiny, 20.8.2026 12:40:01</w:t>
+        <w:t>Fotograf/fotografka architektury a krajiny, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5973320B"/>
+    <w:nsid w:val="2541FCFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18148,51 +18148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC755A2"/>
+    <w:nsid w:val="6167F024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18278,51 +18278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3055E8F6"/>
+    <w:nsid w:val="6C46BA91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18408,51 +18408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28AF4BD1"/>
+    <w:nsid w:val="4F529521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18538,51 +18538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F2BDEEC"/>
+    <w:nsid w:val="4E128262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>