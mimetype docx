--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F65B98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F65B98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F65B98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71F7F678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71F7F678" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71F7F678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.05.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 15.4.2026 4:34:25</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 7.5.2026 17:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -626,51 +626,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 15.4.2026 4:34:25</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 7.5.2026 17:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>