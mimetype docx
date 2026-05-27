--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71F7F678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71F7F678" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71F7F678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R300A1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR300A1337" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR300A1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.05.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 7.5.2026 17:02:47</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 27.5.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -626,51 +626,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 7.5.2026 17:02:47</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 27.5.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>