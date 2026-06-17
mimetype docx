--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R300A1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR300A1337" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR300A1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59460B15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59460B15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59460B15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.05.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 27.5.2026 23:47:24</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 17.6.2026 9:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -528,149 +528,95 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní, České Budějovice, Husova 9</w:t>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Husova tř. 1846/9, 37021 České Budějovice</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 27.5.2026 23:47:24</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 17.6.2026 9:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -846,89 +792,50 @@
     <w:hidden/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P15">
     <w:name w:val="ParagraphStyle14"/>
     <w:hidden/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
       </w:pBdr>
       <w:shd w:val="clear" w:fill="F2F2F2"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P16">
     <w:name w:val="ParagraphStyle15"/>
     <w:hidden/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="P17">
-[...37 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
     <w:hidden/>
     <w:rPr>
       <w:sz w:val="1"/>
       <w:szCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C4">
@@ -1061,80 +968,50 @@
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="808080"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C13">
     <w:name w:val="CharacterStyle9"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C14">
     <w:name w:val="CharacterStyle10"/>
-    <w:hidden/>
-[...28 lines deleted...]
-    <w:name w:val="CharacterStyle12"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">