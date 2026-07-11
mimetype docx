--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59460B15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59460B15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59460B15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5646D49B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5646D49B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5646D49B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.05.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 17.6.2026 9:11:08</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 11.7.2026 3:28:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 17.6.2026 9:11:08</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 11.7.2026 3:28:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>