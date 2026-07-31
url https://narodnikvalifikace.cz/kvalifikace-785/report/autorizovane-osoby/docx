--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5646D49B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5646D49B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5646D49B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4428C71B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4428C71B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4428C71B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.05.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 11.7.2026 3:28:14</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 31.7.2026 11:06:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 11.7.2026 3:28:14</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 31.7.2026 11:06:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>