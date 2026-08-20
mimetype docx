--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4428C71B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4428C71B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4428C71B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572690AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572690AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572690AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.05.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 31.7.2026 11:06:59</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 20.8.2026 13:32:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 31.7.2026 11:06:59</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 20.8.2026 13:32:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>