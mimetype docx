--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572690AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572690AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572690AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69B6C320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69B6C320" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69B6C320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.05.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 20.8.2026 13:32:28</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 20.8.2026 17:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 20.8.2026 13:32:28</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 20.8.2026 17:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>