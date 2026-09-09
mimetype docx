--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69B6C320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69B6C320" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69B6C320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3717659A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3717659A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3717659A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.05.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 20.8.2026 17:56:32</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 9.9.2026 20:10:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fotograf/fotografka – základy fotografování, 20.8.2026 17:56:32</w:t>
+        <w:t>Fotograf/fotografka – základy fotografování, 9.9.2026 20:10:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>