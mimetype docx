--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42E49F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42E49F51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42E49F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4948F879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4948F879" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4948F879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 0:35:48</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13B0B2A2"/>
+    <w:nsid w:val="5E3919FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="340A4D50"/>
+    <w:nsid w:val="042B1EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E4A8ED8"/>
+    <w:nsid w:val="0D6251D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7AF12E0E"/>
+    <w:nsid w:val="33F03AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44384EFD"/>
+    <w:nsid w:val="05A38D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>