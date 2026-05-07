--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4948F879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4948F879" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4948F879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28258631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28258631" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28258631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 17:20:11</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E3919FF"/>
+    <w:nsid w:val="0AB3B141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="042B1EEE"/>
+    <w:nsid w:val="6A08DCBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D6251D1"/>
+    <w:nsid w:val="6169DBB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33F03AA8"/>
+    <w:nsid w:val="59A792F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05A38D18"/>
+    <w:nsid w:val="4C1FABE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>