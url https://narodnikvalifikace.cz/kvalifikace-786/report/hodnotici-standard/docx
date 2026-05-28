--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28258631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28258631" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28258631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA2EFE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA2EFE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA2EFE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 18:12:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0AB3B141"/>
+    <w:nsid w:val="1DEAA9B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A08DCBC"/>
+    <w:nsid w:val="5D0CE36D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6169DBB2"/>
+    <w:nsid w:val="2C6EB15B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59A792F7"/>
+    <w:nsid w:val="69E315E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C1FABE4"/>
+    <w:nsid w:val="46DD83DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>