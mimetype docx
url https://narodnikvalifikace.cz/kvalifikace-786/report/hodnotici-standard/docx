--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA2EFE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA2EFE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA2EFE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4440E9FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4440E9FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4440E9FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 2:30:00</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DEAA9B3"/>
+    <w:nsid w:val="2AC0DF77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D0CE36D"/>
+    <w:nsid w:val="5C310C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C6EB15B"/>
+    <w:nsid w:val="5409F706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69E315E8"/>
+    <w:nsid w:val="6D73BD83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46DD83DF"/>
+    <w:nsid w:val="3C69E56D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>