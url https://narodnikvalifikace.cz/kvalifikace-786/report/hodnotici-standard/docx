--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4440E9FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4440E9FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4440E9FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R676CE10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR676CE10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR676CE10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 9:36:27</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AC0DF77"/>
+    <w:nsid w:val="12729551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C310C6E"/>
+    <w:nsid w:val="6D409CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5409F706"/>
+    <w:nsid w:val="77269013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D73BD83"/>
+    <w:nsid w:val="59ADD95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C69E56D"/>
+    <w:nsid w:val="6CDDCA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>