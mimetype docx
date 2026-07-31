--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R676CE10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR676CE10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR676CE10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23D07808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23D07808" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23D07808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 1:01:25</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12729551"/>
+    <w:nsid w:val="08F5DA4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D409CC5"/>
+    <w:nsid w:val="3767F51C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77269013"/>
+    <w:nsid w:val="68F2B384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59ADD95D"/>
+    <w:nsid w:val="394F8371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CDDCA1C"/>
+    <w:nsid w:val="75DF9B32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>