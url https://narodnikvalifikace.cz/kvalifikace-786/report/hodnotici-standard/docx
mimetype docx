--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23D07808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23D07808" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23D07808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A7B143F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A7B143F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A7B143F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:41</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 9:53:42</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08F5DA4B"/>
+    <w:nsid w:val="2AE348EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3767F51C"/>
+    <w:nsid w:val="75526297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68F2B384"/>
+    <w:nsid w:val="21150630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="394F8371"/>
+    <w:nsid w:val="46D2809C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75DF9B32"/>
+    <w:nsid w:val="61238FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>