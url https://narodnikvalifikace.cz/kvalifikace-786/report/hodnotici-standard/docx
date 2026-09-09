--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A7B143F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A7B143F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A7B143F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R452E7DC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR452E7DC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR452E7DC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 13:33:16</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AE348EC"/>
+    <w:nsid w:val="753FBA94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75526297"/>
+    <w:nsid w:val="6CA052D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21150630"/>
+    <w:nsid w:val="0E74DF6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46D2809C"/>
+    <w:nsid w:val="3367AC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61238FF1"/>
+    <w:nsid w:val="19A11CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>