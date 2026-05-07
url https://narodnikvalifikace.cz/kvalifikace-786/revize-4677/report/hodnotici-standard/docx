--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R773D10FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR773D10FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR773D10FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AE87250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AE87250" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AE87250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.4.2026 13:56:09</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="634B971D"/>
+    <w:nsid w:val="1D767E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A7DC187"/>
+    <w:nsid w:val="70EBA9C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17E6B3A4"/>
+    <w:nsid w:val="6ED035B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06CD29D4"/>
+    <w:nsid w:val="50894FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06EB5D7A"/>
+    <w:nsid w:val="30CA6800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>