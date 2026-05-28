--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AE87250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AE87250" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AE87250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R248196E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR248196E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR248196E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 7.5.2026 19:08:19</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D767E26"/>
+    <w:nsid w:val="6124C300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70EBA9C4"/>
+    <w:nsid w:val="0BF4A47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6ED035B7"/>
+    <w:nsid w:val="6922132A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50894FC2"/>
+    <w:nsid w:val="0F286981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30CA6800"/>
+    <w:nsid w:val="0250C89C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>