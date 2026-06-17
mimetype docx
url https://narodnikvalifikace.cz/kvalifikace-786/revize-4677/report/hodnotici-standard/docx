--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R248196E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR248196E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR248196E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EAD6B34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EAD6B34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EAD6B34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 28.5.2026 3:38:44</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6124C300"/>
+    <w:nsid w:val="169A875A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BF4A47C"/>
+    <w:nsid w:val="3A40550D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6922132A"/>
+    <w:nsid w:val="76F69C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F286981"/>
+    <w:nsid w:val="21A18A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0250C89C"/>
+    <w:nsid w:val="7EDD336D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>