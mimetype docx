--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EAD6B34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EAD6B34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EAD6B34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R601FA3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR601FA3ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR601FA3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 17.6.2026 17:43:37</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="169A875A"/>
+    <w:nsid w:val="466D5759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A40550D"/>
+    <w:nsid w:val="258B5B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76F69C79"/>
+    <w:nsid w:val="4E55A32A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21A18A3F"/>
+    <w:nsid w:val="30580414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EDD336D"/>
+    <w:nsid w:val="392F0A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>