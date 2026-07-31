--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R601FA3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR601FA3ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR601FA3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6603EE6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6603EE6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6603EE6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 11.7.2026 6:24:46</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="466D5759"/>
+    <w:nsid w:val="08DAF91F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="258B5B3C"/>
+    <w:nsid w:val="5BF7A357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E55A32A"/>
+    <w:nsid w:val="36B9FCA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30580414"/>
+    <w:nsid w:val="4F93CE8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="392F0A6E"/>
+    <w:nsid w:val="572220D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>