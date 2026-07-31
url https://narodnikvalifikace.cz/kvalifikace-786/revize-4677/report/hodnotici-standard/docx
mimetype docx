--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6603EE6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6603EE6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6603EE6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5571B5DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5571B5DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5571B5DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 14:46:21</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08DAF91F"/>
+    <w:nsid w:val="735C5E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BF7A357"/>
+    <w:nsid w:val="465EB960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36B9FCA2"/>
+    <w:nsid w:val="4E6AEDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F93CE8B"/>
+    <w:nsid w:val="2319CB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="572220D7"/>
+    <w:nsid w:val="6C9D6BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>