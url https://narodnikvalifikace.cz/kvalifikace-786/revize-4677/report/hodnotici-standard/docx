--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5571B5DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5571B5DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5571B5DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57EE8337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57EE8337" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57EE8337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 31.7.2026 17:55:55</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="735C5E62"/>
+    <w:nsid w:val="16A26239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="465EB960"/>
+    <w:nsid w:val="060E5384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E6AEDEB"/>
+    <w:nsid w:val="07CC74C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2319CB68"/>
+    <w:nsid w:val="30E7EA5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C9D6BE7"/>
+    <w:nsid w:val="6F94A8C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>