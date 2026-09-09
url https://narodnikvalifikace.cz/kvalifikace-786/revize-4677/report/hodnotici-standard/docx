--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57EE8337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57EE8337" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57EE8337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R768FA3BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR768FA3BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR768FA3BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5686,51 +5686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14386,51 +14386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16149,51 +16149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17129,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17537,84 +17537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Portrétní a módní fotograf/fotografka, 20.8.2026 20:15:01</w:t>
+        <w:t>Portrétní a módní fotograf/fotografka, 9.9.2026 22:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16A26239"/>
+    <w:nsid w:val="32C4790B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17700,51 +17700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="060E5384"/>
+    <w:nsid w:val="7363C7D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17830,51 +17830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07CC74C3"/>
+    <w:nsid w:val="51B9B829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17960,51 +17960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30E7EA5C"/>
+    <w:nsid w:val="21DCAEEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18090,51 +18090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F94A8C6"/>
+    <w:nsid w:val="64499DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>