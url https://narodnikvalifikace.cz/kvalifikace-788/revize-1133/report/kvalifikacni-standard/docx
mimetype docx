--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DCE8F95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DCE8F95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DCE8F95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30E2A30A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30E2A30A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30E2A30A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.4.2026 4:36:16</w:t>
+        <w:t>Aranžér v maloobchodu, 7.5.2026 17:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.4.2026 4:36:16</w:t>
+        <w:t>Aranžér v maloobchodu, 7.5.2026 17:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.4.2026 4:36:16</w:t>
+        <w:t>Aranžér v maloobchodu, 7.5.2026 17:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>