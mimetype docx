--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30E2A30A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30E2A30A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30E2A30A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79ADC601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79ADC601" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79ADC601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 7.5.2026 17:56:36</w:t>
+        <w:t>Aranžér v maloobchodu, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 7.5.2026 17:56:36</w:t>
+        <w:t>Aranžér v maloobchodu, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 7.5.2026 17:56:36</w:t>
+        <w:t>Aranžér v maloobchodu, 28.5.2026 3:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>