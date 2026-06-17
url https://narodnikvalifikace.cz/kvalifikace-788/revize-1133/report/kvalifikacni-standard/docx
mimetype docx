--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79ADC601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79ADC601" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79ADC601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R541A55DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR541A55DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR541A55DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 28.5.2026 3:21:03</w:t>
+        <w:t>Aranžér v maloobchodu, 17.6.2026 13:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 28.5.2026 3:21:03</w:t>
+        <w:t>Aranžér v maloobchodu, 17.6.2026 13:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 28.5.2026 3:21:03</w:t>
+        <w:t>Aranžér v maloobchodu, 17.6.2026 13:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>