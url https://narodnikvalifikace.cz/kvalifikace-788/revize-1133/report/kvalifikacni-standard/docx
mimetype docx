--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R541A55DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR541A55DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR541A55DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AAA3DC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AAA3DC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AAA3DC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.6.2026 13:08:01</w:t>
+        <w:t>Aranžér v maloobchodu, 17.6.2026 14:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.6.2026 13:08:01</w:t>
+        <w:t>Aranžér v maloobchodu, 17.6.2026 14:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.6.2026 13:08:01</w:t>
+        <w:t>Aranžér v maloobchodu, 17.6.2026 14:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>