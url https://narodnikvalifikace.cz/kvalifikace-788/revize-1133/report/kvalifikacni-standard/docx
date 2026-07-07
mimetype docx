--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AAA3DC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AAA3DC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AAA3DC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R207C8F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR207C8F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR207C8F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.6.2026 14:44:42</w:t>
+        <w:t>Aranžér v maloobchodu, 7.7.2026 16:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.6.2026 14:44:42</w:t>
+        <w:t>Aranžér v maloobchodu, 7.7.2026 16:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 17.6.2026 14:44:42</w:t>
+        <w:t>Aranžér v maloobchodu, 7.7.2026 16:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>