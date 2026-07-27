--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R207C8F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR207C8F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR207C8F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34889A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34889A15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34889A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 7.7.2026 16:51:40</w:t>
+        <w:t>Aranžér v maloobchodu, 27.7.2026 20:32:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 7.7.2026 16:51:40</w:t>
+        <w:t>Aranžér v maloobchodu, 27.7.2026 20:32:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 7.7.2026 16:51:40</w:t>
+        <w:t>Aranžér v maloobchodu, 27.7.2026 20:32:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>