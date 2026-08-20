--- v6 (2026-07-27)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34889A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34889A15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34889A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R755AE038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR755AE038" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR755AE038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 27.7.2026 20:32:17</w:t>
+        <w:t>Aranžér v maloobchodu, 20.8.2026 16:52:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 27.7.2026 20:32:17</w:t>
+        <w:t>Aranžér v maloobchodu, 20.8.2026 16:52:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 27.7.2026 20:32:17</w:t>
+        <w:t>Aranžér v maloobchodu, 20.8.2026 16:52:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>