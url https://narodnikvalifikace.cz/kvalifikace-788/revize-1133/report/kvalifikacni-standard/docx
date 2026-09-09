--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R755AE038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR755AE038" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR755AE038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58428576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58428576" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58428576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 20.8.2026 16:52:18</w:t>
+        <w:t>Aranžér v maloobchodu, 9.9.2026 22:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 20.8.2026 16:52:18</w:t>
+        <w:t>Aranžér v maloobchodu, 9.9.2026 22:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 20.8.2026 16:52:18</w:t>
+        <w:t>Aranžér v maloobchodu, 9.9.2026 22:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>