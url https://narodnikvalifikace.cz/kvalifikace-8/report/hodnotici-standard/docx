--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41CB7DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41CB7DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41CB7DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C11843B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C11843B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C11843B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 15.4.2026 10:40:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 15.4.2026 10:40:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 15.4.2026 10:40:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 15.4.2026 10:40:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 15.4.2026 10:40:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 15.4.2026 10:40:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 15.4.2026 10:40:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 15.4.2026 10:40:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="533A22BD"/>
+    <w:nsid w:val="62CC45C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2768BC40"/>
+    <w:nsid w:val="0A189333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FCE5A98"/>
+    <w:nsid w:val="7055E542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5667A48A"/>
+    <w:nsid w:val="2EC053C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>