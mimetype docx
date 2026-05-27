--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C11843B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C11843B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C11843B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FA1F1AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FA1F1AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FA1F1AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 6.5.2026 18:51:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62CC45C3"/>
+    <w:nsid w:val="244BB734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A189333"/>
+    <w:nsid w:val="529261E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7055E542"/>
+    <w:nsid w:val="74906526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EC053C4"/>
+    <w:nsid w:val="7815C8BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>