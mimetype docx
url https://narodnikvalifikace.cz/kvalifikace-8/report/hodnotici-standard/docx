--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FA1F1AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FA1F1AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FA1F1AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C7CF027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C7CF027" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C7CF027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.5.2026 23:48:25</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="244BB734"/>
+    <w:nsid w:val="0B985607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="529261E7"/>
+    <w:nsid w:val="6D154A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74906526"/>
+    <w:nsid w:val="7E7B771B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7815C8BE"/>
+    <w:nsid w:val="424F14A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>