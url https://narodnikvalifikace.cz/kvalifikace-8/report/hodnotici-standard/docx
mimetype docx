--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C7CF027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C7CF027" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C7CF027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16996C36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16996C36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16996C36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 9:18:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B985607"/>
+    <w:nsid w:val="29369C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D154A92"/>
+    <w:nsid w:val="1CD3F396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E7B771B"/>
+    <w:nsid w:val="3A8F27D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="424F14A3"/>
+    <w:nsid w:val="6094C857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>