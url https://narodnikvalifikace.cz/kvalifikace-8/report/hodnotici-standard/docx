--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16996C36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16996C36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16996C36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA63824F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA63824F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA63824F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.6.2026 10:16:20</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29369C4E"/>
+    <w:nsid w:val="4135E7EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CD3F396"/>
+    <w:nsid w:val="1020E393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A8F27D6"/>
+    <w:nsid w:val="5D1832CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6094C857"/>
+    <w:nsid w:val="443D12C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>