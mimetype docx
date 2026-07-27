--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA63824F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA63824F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA63824F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35C6214D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35C6214D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35C6214D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 7.7.2026 11:58:29</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4135E7EE"/>
+    <w:nsid w:val="495AB5C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1020E393"/>
+    <w:nsid w:val="70F04C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D1832CB"/>
+    <w:nsid w:val="4575446B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="443D12C4"/>
+    <w:nsid w:val="73B37F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>