--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35C6214D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35C6214D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35C6214D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43F41BF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43F41BF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43F41BF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 27.7.2026 13:32:07</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="495AB5C6"/>
+    <w:nsid w:val="3B101659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F04C39"/>
+    <w:nsid w:val="4C34478F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4575446B"/>
+    <w:nsid w:val="4956BC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73B37F33"/>
+    <w:nsid w:val="51F1B463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>