--- v7 (2026-08-17)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43F41BF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43F41BF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43F41BF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB809D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB809D6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB809D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 18:16:49</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B101659"/>
+    <w:nsid w:val="7F893157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C34478F"/>
+    <w:nsid w:val="38893579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4956BC56"/>
+    <w:nsid w:val="38F32046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51F1B463"/>
+    <w:nsid w:val="174FDB42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>