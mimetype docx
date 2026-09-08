--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB809D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB809D6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB809D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BD6E45E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BD6E45E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BD6E45E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 8.9.2026 6:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2131,51 +2131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 8.9.2026 6:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3332,51 +3332,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 8.9.2026 6:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10961,51 +10961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 8.9.2026 6:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13058,51 +13058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 8.9.2026 6:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 8.9.2026 6:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15066,51 +15066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 8.9.2026 6:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15639,84 +15639,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 17.8.2026 19:13:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka pokrmů rychlého občerstvení, 8.9.2026 6:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F893157"/>
+    <w:nsid w:val="575F1440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15802,51 +15802,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38893579"/>
+    <w:nsid w:val="0A72F4A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15932,51 +15932,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38F32046"/>
+    <w:nsid w:val="31780948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16062,51 +16062,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="174FDB42"/>
+    <w:nsid w:val="7F95EAFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>