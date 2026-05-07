--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD1BA6C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD1BA6C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD1BA6C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23D577CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23D577CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23D577CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5109,51 +5109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15485,51 +15485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24764,51 +24764,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28293,51 +28293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:39</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29437,51 +29437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:40</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30361,51 +30361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:40</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30878,84 +30878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.4.2026 5:54:40</w:t>
+        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="477C0F32"/>
+    <w:nsid w:val="1010C7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31041,51 +31041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69BD8E9B"/>
+    <w:nsid w:val="79B49C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31171,51 +31171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D915760"/>
+    <w:nsid w:val="25A5757A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31301,51 +31301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03861548"/>
+    <w:nsid w:val="70D41D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31431,51 +31431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A9769E1"/>
+    <w:nsid w:val="2B3A3E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31561,51 +31561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E44D73D"/>
+    <w:nsid w:val="447740F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>