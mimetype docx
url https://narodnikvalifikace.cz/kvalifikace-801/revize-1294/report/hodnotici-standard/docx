--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23D577CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23D577CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23D577CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C3670A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C3670A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C3670A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5109,51 +5109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15485,51 +15485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24764,51 +24764,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28293,51 +28293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29437,51 +29437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30361,51 +30361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30878,84 +30878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1010C7BC"/>
+    <w:nsid w:val="379C79A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31041,51 +31041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79B49C3A"/>
+    <w:nsid w:val="146E062A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31171,51 +31171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25A5757A"/>
+    <w:nsid w:val="5F3DDDF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31301,51 +31301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70D41D58"/>
+    <w:nsid w:val="114CC7C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31431,51 +31431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B3A3E47"/>
+    <w:nsid w:val="6B1F7F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31561,51 +31561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="447740F7"/>
+    <w:nsid w:val="6270E549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>