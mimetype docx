--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C3670A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C3670A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C3670A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A6956FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A6956FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A6956FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5109,51 +5109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15485,51 +15485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24764,51 +24764,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28293,51 +28293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29437,51 +29437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30361,51 +30361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30878,84 +30878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 28.5.2026 3:21:56</w:t>
+        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="379C79A5"/>
+    <w:nsid w:val="45BCA6D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31041,51 +31041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="146E062A"/>
+    <w:nsid w:val="0E405FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31171,51 +31171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F3DDDF6"/>
+    <w:nsid w:val="62C1A4E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31301,51 +31301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="114CC7C7"/>
+    <w:nsid w:val="32B23E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31431,51 +31431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B1F7F16"/>
+    <w:nsid w:val="3BE4BAE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31561,51 +31561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6270E549"/>
+    <w:nsid w:val="2B01E53B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>