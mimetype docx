--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A6956FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A6956FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A6956FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41466929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41466929" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41466929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5109,51 +5109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15485,51 +15485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24764,51 +24764,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28293,51 +28293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29437,51 +29437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30361,51 +30361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30878,84 +30878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 17.6.2026 13:10:08</w:t>
+        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45BCA6D4"/>
+    <w:nsid w:val="310B6C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31041,51 +31041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E405FBA"/>
+    <w:nsid w:val="7F4D1856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31171,51 +31171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62C1A4E3"/>
+    <w:nsid w:val="5995D06C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31301,51 +31301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32B23E88"/>
+    <w:nsid w:val="0D185439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31431,51 +31431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BE4BAE1"/>
+    <w:nsid w:val="22F92021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31561,51 +31561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2B01E53B"/>
+    <w:nsid w:val="53745110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>