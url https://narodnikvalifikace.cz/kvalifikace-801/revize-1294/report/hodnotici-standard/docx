--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41466929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41466929" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41466929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13455B97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13455B97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13455B97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5109,51 +5109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15485,51 +15485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24764,51 +24764,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28293,51 +28293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29437,51 +29437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30361,51 +30361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30878,84 +30878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 7.7.2026 15:07:46</w:t>
+        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="310B6C56"/>
+    <w:nsid w:val="348E77B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31041,51 +31041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F4D1856"/>
+    <w:nsid w:val="73296CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31171,51 +31171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5995D06C"/>
+    <w:nsid w:val="69EC9501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31301,51 +31301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D185439"/>
+    <w:nsid w:val="22515744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31431,51 +31431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22F92021"/>
+    <w:nsid w:val="598EC1E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31561,51 +31561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="53745110"/>
+    <w:nsid w:val="30F9E961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>