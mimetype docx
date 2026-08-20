--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13455B97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13455B97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13455B97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AE061F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AE061F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AE061F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5109,51 +5109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15485,51 +15485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24764,51 +24764,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28293,51 +28293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29437,51 +29437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30361,51 +30361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30878,84 +30878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 14:48:14</w:t>
+        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="348E77B8"/>
+    <w:nsid w:val="410820F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31041,51 +31041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73296CE0"/>
+    <w:nsid w:val="78EFED37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31171,51 +31171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69EC9501"/>
+    <w:nsid w:val="4687AD9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31301,51 +31301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22515744"/>
+    <w:nsid w:val="19366E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31431,51 +31431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="598EC1E5"/>
+    <w:nsid w:val="50F7461B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31561,51 +31561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30F9E961"/>
+    <w:nsid w:val="615B7985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>