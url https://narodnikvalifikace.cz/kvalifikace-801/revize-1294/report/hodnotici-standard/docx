--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AE061F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AE061F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AE061F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R399065CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR399065CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR399065CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5109,51 +5109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15485,51 +15485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24764,51 +24764,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28293,51 +28293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29437,51 +29437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30361,51 +30361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30878,84 +30878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 20.8.2026 16:55:40</w:t>
+        <w:t>Instruktor aqua fitness, 9.9.2026 22:14:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="410820F7"/>
+    <w:nsid w:val="3D6ACB0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31041,51 +31041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78EFED37"/>
+    <w:nsid w:val="7B935363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31171,51 +31171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4687AD9B"/>
+    <w:nsid w:val="6F146DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31301,51 +31301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19366E5D"/>
+    <w:nsid w:val="134A97D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31431,51 +31431,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50F7461B"/>
+    <w:nsid w:val="62CDFE23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31561,51 +31561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="615B7985"/>
+    <w:nsid w:val="240D25E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>