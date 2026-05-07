--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66B7D8D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66B7D8D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66B7D8D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B5E6BBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B5E6BBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B5E6BBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.4.2026 1:54:47</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.4.2026 1:54:47</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.4.2026 1:54:47</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12547,51 +12547,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.4.2026 1:54:47</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13825,51 +13825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.4.2026 1:54:47</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15613,51 +15613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.4.2026 1:54:47</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.4.2026 1:54:47</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16472,84 +16472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.4.2026 1:54:47</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C99D951"/>
+    <w:nsid w:val="7E33878B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13BA2A90"/>
+    <w:nsid w:val="708F33FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16765,51 +16765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1617C0F7"/>
+    <w:nsid w:val="0381F1DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>