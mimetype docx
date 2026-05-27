--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B5E6BBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B5E6BBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B5E6BBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BD4B68B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BD4B68B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BD4B68B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12547,51 +12547,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13825,51 +13825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15613,51 +15613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16472,84 +16472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 7.5.2026 16:07:15</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E33878B"/>
+    <w:nsid w:val="0A0E6910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="708F33FE"/>
+    <w:nsid w:val="74E5EDDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16765,51 +16765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0381F1DD"/>
+    <w:nsid w:val="11678461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>