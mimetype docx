--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BD4B68B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BD4B68B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BD4B68B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R699AAC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR699AAC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR699AAC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12547,51 +12547,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13825,51 +13825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15613,51 +15613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16472,84 +16472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.5.2026 0:11:06</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A0E6910"/>
+    <w:nsid w:val="1A4F69CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74E5EDDD"/>
+    <w:nsid w:val="6155D583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16765,51 +16765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11678461"/>
+    <w:nsid w:val="3244BAC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>