--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R699AAC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR699AAC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR699AAC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18ADBE00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18ADBE00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18ADBE00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12547,51 +12547,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13825,51 +13825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15613,51 +15613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16472,84 +16472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 17.6.2026 9:34:11</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A4F69CA"/>
+    <w:nsid w:val="0834E672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6155D583"/>
+    <w:nsid w:val="3C47F131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16765,51 +16765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3244BAC2"/>
+    <w:nsid w:val="33F2DFDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>