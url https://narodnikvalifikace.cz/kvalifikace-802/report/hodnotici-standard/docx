--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18ADBE00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18ADBE00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18ADBE00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19D29428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19D29428" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19D29428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12547,51 +12547,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13825,51 +13825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15613,51 +15613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16472,84 +16472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 11.7.2026 1:34:49</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0834E672"/>
+    <w:nsid w:val="5626A465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C47F131"/>
+    <w:nsid w:val="707E98D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16765,51 +16765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33F2DFDD"/>
+    <w:nsid w:val="6018770D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>