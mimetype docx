--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19D29428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19D29428" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19D29428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R567A00AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR567A00AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR567A00AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12547,51 +12547,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13825,51 +13825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15613,51 +15613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16472,84 +16472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 11:24:31</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5626A465"/>
+    <w:nsid w:val="675D1376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="707E98D7"/>
+    <w:nsid w:val="65F29C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16765,51 +16765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6018770D"/>
+    <w:nsid w:val="7E27DAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>