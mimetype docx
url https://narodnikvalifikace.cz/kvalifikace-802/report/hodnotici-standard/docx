--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R567A00AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR567A00AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR567A00AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B2DF373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B2DF373" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B2DF373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12547,51 +12547,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13825,51 +13825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15613,51 +15613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16472,84 +16472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 31.7.2026 12:56:50</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="675D1376"/>
+    <w:nsid w:val="1F308F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F29C00"/>
+    <w:nsid w:val="79C38C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16765,51 +16765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E27DAAB"/>
+    <w:nsid w:val="40C534AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>