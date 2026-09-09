--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B2DF373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B2DF373" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B2DF373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44EAF9D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44EAF9D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44EAF9D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12547,51 +12547,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13825,51 +13825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15613,51 +15613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16472,84 +16472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 20.8.2026 17:57:16</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F308F06"/>
+    <w:nsid w:val="53A67563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79C38C9A"/>
+    <w:nsid w:val="7CA7FCBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16765,51 +16765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40C534AD"/>
+    <w:nsid w:val="7506118A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>