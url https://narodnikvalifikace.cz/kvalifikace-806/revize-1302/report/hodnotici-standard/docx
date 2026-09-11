--- v8 (2026-08-20)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61126D9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61126D9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61126D9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B58F78C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B58F78C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B58F78C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.12.2014 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 20.8.2026 23:52:55</w:t>
+        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2014,51 +2014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 20.8.2026 23:52:55</w:t>
+        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 20.8.2026 23:52:55</w:t>
+        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 20.8.2026 23:52:55</w:t>
+        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5591,51 +5591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 20.8.2026 23:52:55</w:t>
+        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7752,51 +7752,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 20.8.2026 23:52:55</w:t>
+        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7982,51 +7982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 20.8.2026 23:52:55</w:t>
+        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8499,84 +8499,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí středisko CHKT a TČ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 20.8.2026 23:52:55</w:t>
+        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="377796BD"/>
+    <w:nsid w:val="68632B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0992A623"/>
+    <w:nsid w:val="1B273DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8792,51 +8792,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DB5BB1D"/>
+    <w:nsid w:val="24E27F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8922,51 +8922,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27136B29"/>
+    <w:nsid w:val="1AFAF402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9052,51 +9052,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78B6D18D"/>
+    <w:nsid w:val="74DF475A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9182,51 +9182,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5B723BF5"/>
+    <w:nsid w:val="0AF9AB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>