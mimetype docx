--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B58F78C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B58F78C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B58F78C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C2E768C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C2E768C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C2E768C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.12.2014 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
+        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2014,51 +2014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
+        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
+        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
+        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5591,51 +5591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
+        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7752,51 +7752,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
+        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7982,51 +7982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
+        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8499,84 +8499,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí středisko CHKT a TČ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 11.9.2026 22:05:17</w:t>
+        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68632B46"/>
+    <w:nsid w:val="76D6E10F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B273DD8"/>
+    <w:nsid w:val="30563045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8792,51 +8792,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24E27F0B"/>
+    <w:nsid w:val="7F2CB218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8922,51 +8922,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1AFAF402"/>
+    <w:nsid w:val="10B938E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9052,51 +9052,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74DF475A"/>
+    <w:nsid w:val="54347543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9182,51 +9182,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0AF9AB3C"/>
+    <w:nsid w:val="7EBB68CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>