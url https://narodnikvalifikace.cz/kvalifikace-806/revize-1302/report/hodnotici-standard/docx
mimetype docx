--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C2E768C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C2E768C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C2E768C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3781C398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3781C398" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3781C398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.12.2014 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
+        <w:t>Instalatér solárních termických soustav, 22.10.2026 9:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2014,51 +2014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
+        <w:t>Instalatér solárních termických soustav, 22.10.2026 9:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
+        <w:t>Instalatér solárních termických soustav, 22.10.2026 9:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•V případě, kdy se některé kompetence nebo kritéria ověřují pomocí testů, musí být splněny následující podmínky:</w:t>
+        <w:t>V případě, kdy se některé kompetence nebo kritéria ověřují pomocí testů, musí být splněny následující podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9753" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4037,51 +4037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pro každé kritérium existuje několik otázek. </w:t>
+        <w:t xml:space="preserve">Pro každé kritérium existuje několik otázek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9753" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4152,51 +4152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Každý uchazeč má ve svém testu pro každé kritérium (u něhož je test způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit) alespoň jednu otázku.</w:t>
+        <w:t>Každý uchazeč má ve svém testu pro každé kritérium (u něhož je test způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit) alespoň jednu otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9753" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4267,51 +4267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Za úspěšné splnění testu se považuje 75 % správně zodpovězených otázek s tím, že pro každé kritérium musí být správně zodpovězeno alespoň 50 % otázek..</w:t>
+        <w:t>Za úspěšné splnění testu se považuje 75 % správně zodpovězených otázek s tím, že pro každé kritérium musí být správně zodpovězeno alespoň 50 % otázek..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9753" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4591,51 +4591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
+        <w:t>Instalatér solárních termických soustav, 22.10.2026 9:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5002,51 +5002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střední vzdělání s maturitní zkouškou v oboru stavebnictví, strojírenství nebo technická zařízení budov a alespoň 10 let praxe v oblasti solárních termických soustav.</w:t>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru stavebnictví, strojírenství nebo technická zařízení budov a alespoň 10 let praxe v oblasti solárních termických soustav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5061,51 +5061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyšší odborné vzdělání v oblasti stavebnictví, strojnictví nebo technická zařízení budov a alespoň 10 let praxe v oblasti solárních termických soustav.</w:t>
+        <w:t>Vyšší odborné vzdělání v oblasti stavebnictví, strojnictví nebo technická zařízení budov a alespoň 10 let praxe v oblasti solárních termických soustav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5120,51 +5120,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání v oboru stavebnictví, strojnictví nebo technická zařízení budov a alespoň 10 let praxe v oblasti solárních termických soustav.</w:t>
+        <w:t>Vysokoškolské vzdělání v oboru stavebnictví, strojnictví nebo technická zařízení budov a alespoň 10 let praxe v oblasti solárních termických soustav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5291,51 +5291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5350,51 +5350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5591,51 +5591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
+        <w:t>Instalatér solárních termických soustav, 22.10.2026 9:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7752,51 +7752,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
+        <w:t>Instalatér solárních termických soustav, 22.10.2026 9:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7982,51 +7982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
+        <w:t>Instalatér solárních termických soustav, 22.10.2026 9:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8499,84 +8499,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí středisko CHKT a TČ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér solárních termických soustav, 2.10.2026 3:50:25</w:t>
+        <w:t>Instalatér solárních termických soustav, 22.10.2026 9:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76D6E10F"/>
+    <w:nsid w:val="77EDD79D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8662,51 +8662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30563045"/>
+    <w:nsid w:val="6A81397B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8792,51 +8792,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F2CB218"/>
+    <w:nsid w:val="6E5A2FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8922,51 +8922,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10B938E5"/>
+    <w:nsid w:val="6AE25257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9052,51 +9052,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54347543"/>
+    <w:nsid w:val="3B5EFFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9182,51 +9182,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7EBB68CF"/>
+    <w:nsid w:val="2D2AC0F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>