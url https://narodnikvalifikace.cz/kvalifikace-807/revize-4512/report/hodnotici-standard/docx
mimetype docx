--- v5 (2026-09-08)
+++ v6 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R472FE0AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR472FE0AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR472FE0AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28009061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28009061" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28009061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 8.9.2026 9:44:22</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 8.9.2026 9:44:22</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 8.9.2026 9:44:22</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3659,51 +3659,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 8.9.2026 9:44:22</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5024,51 +5024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 8.9.2026 9:44:22</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 8.9.2026 9:44:22</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7640,51 +7640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 27 až 33 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 8.9.2026 9:44:22</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vít Vavřiník, OSVČ / restaurátor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 8.9.2026 9:44:22</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16AF5444"/>
+    <w:nsid w:val="2E605C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58CBBFD3"/>
+    <w:nsid w:val="4888390C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BDA1EF2"/>
+    <w:nsid w:val="60008DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29C567E0"/>
+    <w:nsid w:val="40DF098D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A08ADF7"/>
+    <w:nsid w:val="5CAC169D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>