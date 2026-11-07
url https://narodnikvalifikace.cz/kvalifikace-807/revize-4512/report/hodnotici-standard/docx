--- v6 (2026-09-28)
+++ v7 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28009061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28009061" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28009061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C883489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C883489" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C883489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 7.11.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 7.11.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 7.11.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3659,51 +3659,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 7.11.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5024,51 +5024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 7.11.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5160,79 +5160,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6240" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5244,51 +5244,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5300,51 +5300,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5359,51 +5359,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání umělecký truhlář a řezbář a alespoň 5 let odborné praxe v oblasti uměleckořemeslného zpracování dřeva nebo řezbářství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti uměleckořemeslného zpracování dřeva nebo řezbářství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5418,51 +5418,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru řezbářství a alespoň 5 let odborné praxe v oblasti uměleckořemeslného zpracování dřeva nebo řezbářství nebo ve funkci učitele učitele praktického vyučování nebo odborného výcviku v oblasti uměleckořemeslného zpracování dřeva nebo řezbářství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5477,51 +5477,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oboru uměleckořemeslného zpracování dřeva a alespoň 5 let odborné praxe v oblasti uměleckořemeslného zpracování dřeva nebo řezbářství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti uměleckořemeslného řezbářství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5536,51 +5536,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 82-002-H Umělecký řezbář / umělecká řezbářka + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti uměleckořemeslného zpracování dřeva nebo řezbářství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5592,400 +5592,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 7.11.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6164,100 +6049,330 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro zajištění zkoušky podle tohoto hodnoticího standardu je třeba mít k dispozici řezbářskou dílnu splňující minimálně následující požadavky na materiálně-technické vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory s přívodem elektrické energie odpovídající bezpečnostním předpisům;</w:t>
+        <w:t>prostory s přívodem elektrické energie odpovídající bezpečnostním předpisům;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>materiály a pomůcky odpovídající charakteru ověřovaných kritérií (například měřidla, laky, olejová napouštědla, tmely, vosky);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroje a nářadí:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Souprava ručního nářadí pro práci truhláře a řezbáře.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Souprava pro ostření ručního nářadí (ruční brousek ve vodní lázni, obtahovací kámen – břidlice nebo arkansas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6272,110 +6387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•materiály a pomůcky odpovídající charakteru ověřovaných kritérií (například měřidla, laky, olejová napouštědla, tmely, vosky);</w:t>
-[...58 lines deleted...]
-        <w:t>•nástroje a nářadí:</w:t>
+        <w:t>strojní zařízení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6387,51 +6443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Souprava ručního nářadí pro práci truhláře a řezbáře.</w:t>
+        <w:t xml:space="preserve">Kotoučová pila </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6443,51 +6499,611 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Souprava pro ostření ručního nářadí (ruční brousek ve vodní lázni, obtahovací kámen – břidlice nebo arkansas)</w:t>
+        <w:t>Motorová řetězová pila nebo elektrická řetězová pila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Rovinná srovnávací frézka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Rovinná tloušťkovací frézka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Pásová pila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vrtací dlabačka a sada základních dlabacích vrtáků (hadovité vrtáky, špulíře, duté vrtáky)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Horní frézka i ruční se sadou základních stopkových fréz (nástroje bez ložiska o průměru 25 mm – 5 kusů, nástroje s vodicím ložiskem o průměru 25 mm – 5 kusů)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>(U předchozích sad fréz jsou přípustné i obdobné sady větších nebo menších rozměrů.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Soustruh na dřevo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Ruční vrtačka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Odsávací dílenské zařízení do vaku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Ochranné pracovní pomůcky příslušné k jednotlivým strojním zařízením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6502,51 +7118,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•strojní zařízení:</w:t>
+        <w:t>řezbovaný předmět určený k opravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6558,51 +7174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Kotoučová pila </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6614,51 +7230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Motorová řetězová pila nebo elektrická řetězová pila</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro vykonání zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6670,51 +7286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Rovinná srovnávací frézka</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6726,781 +7342,50 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Rovinná tloušťkovací frézka</w:t>
-[...729 lines deleted...]
-        </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10622"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10622"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
@@ -7640,51 +7525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 27 až 33 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 7.11.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8098,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vít Vavřiník, OSVČ / restaurátor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký řezbář / umělecká řezbářka, 28.9.2026 16:39:19</w:t>
+        <w:t>Umělecký řezbář / umělecká řezbářka, 7.11.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E605C39"/>
+    <w:nsid w:val="10CA74FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4888390C"/>
+    <w:nsid w:val="0DB8362A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60008DA3"/>
+    <w:nsid w:val="462E7EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8521,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40DF098D"/>
+    <w:nsid w:val="2699E0BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8751,208 +8636,75 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="00000122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>