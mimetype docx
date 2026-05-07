--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31100FCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31100FCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31100FCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B39B1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B39B1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B39B1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 16.4.2026 22:44:32</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="314A192F"/>
+    <w:nsid w:val="4F99BF67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B14CAF8"/>
+    <w:nsid w:val="14E90CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20793457"/>
+    <w:nsid w:val="1C6C6A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>