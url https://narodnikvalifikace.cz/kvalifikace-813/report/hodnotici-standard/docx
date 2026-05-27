--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B39B1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B39B1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B39B1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10BDB9DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10BDB9DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10BDB9DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.5.2026 17:02:28</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F99BF67"/>
+    <w:nsid w:val="63962343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14E90CEA"/>
+    <w:nsid w:val="11FCA518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C6C6A46"/>
+    <w:nsid w:val="76AC340A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>