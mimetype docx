--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10BDB9DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10BDB9DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10BDB9DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45B569CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45B569CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45B569CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 27.5.2026 23:47:30</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63962343"/>
+    <w:nsid w:val="46BB9BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11FCA518"/>
+    <w:nsid w:val="58885A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76AC340A"/>
+    <w:nsid w:val="54ACA808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>