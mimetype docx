--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45B569CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45B569CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45B569CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E5E31F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E5E31F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E5E31F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 17.6.2026 9:30:14</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46BB9BB7"/>
+    <w:nsid w:val="35BB1A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58885A22"/>
+    <w:nsid w:val="6A6A77E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54ACA808"/>
+    <w:nsid w:val="5B7ADA43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>