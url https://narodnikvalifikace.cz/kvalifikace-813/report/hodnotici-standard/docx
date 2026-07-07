--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E5E31F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E5E31F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E5E31F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C600CE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C600CE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C600CE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 11:15:01</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35BB1A54"/>
+    <w:nsid w:val="74B0C467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A6A77E1"/>
+    <w:nsid w:val="132BB2E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B7ADA43"/>
+    <w:nsid w:val="48CF9EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>