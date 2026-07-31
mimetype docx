--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C600CE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C600CE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C600CE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E06903E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E06903E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E06903E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 7.7.2026 12:38:53</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74B0C467"/>
+    <w:nsid w:val="3CA087F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="132BB2E0"/>
+    <w:nsid w:val="7E963AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48CF9EBB"/>
+    <w:nsid w:val="0F040EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>