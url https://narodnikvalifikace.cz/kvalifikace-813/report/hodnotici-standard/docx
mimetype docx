--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E06903E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E06903E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E06903E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CF79274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CF79274" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CF79274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 12:39:20</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CA087F5"/>
+    <w:nsid w:val="7C6AE619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E963AF9"/>
+    <w:nsid w:val="054DC0A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F040EA6"/>
+    <w:nsid w:val="375E7445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>