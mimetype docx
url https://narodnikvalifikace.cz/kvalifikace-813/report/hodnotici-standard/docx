--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CF79274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CF79274" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CF79274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF59FCFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF59FCFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF59FCFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 31.7.2026 14:14:44</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C6AE619"/>
+    <w:nsid w:val="149021DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="054DC0A7"/>
+    <w:nsid w:val="2A49F3C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="375E7445"/>
+    <w:nsid w:val="0392BB21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>