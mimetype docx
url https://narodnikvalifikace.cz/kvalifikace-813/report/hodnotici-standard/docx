--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF59FCFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF59FCFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF59FCFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D610205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D610205" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D610205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1962,51 +1962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2549,51 +2549,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4234,51 +4234,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6860,51 +6860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7763,51 +7763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8678,51 +8678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9307,84 +9307,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 19:54:13</w:t>
+        <w:t>Manažer/manažerka řízení jakosti v polygrafii, 20.8.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="149021DB"/>
+    <w:nsid w:val="0022B4DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9470,51 +9470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A49F3C6"/>
+    <w:nsid w:val="4AF6C459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9600,51 +9600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0392BB21"/>
+    <w:nsid w:val="6586BA21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>