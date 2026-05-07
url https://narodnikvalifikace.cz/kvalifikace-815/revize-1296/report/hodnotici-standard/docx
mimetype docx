--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46AB502A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46AB502A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46AB502A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD6010F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD6010F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD6010F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:38:28</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41BDFDA1"/>
+    <w:nsid w:val="3FEE1E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C6AB1A3"/>
+    <w:nsid w:val="54267390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>