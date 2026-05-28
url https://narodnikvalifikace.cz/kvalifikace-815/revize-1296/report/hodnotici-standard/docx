--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD6010F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD6010F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD6010F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R674D3269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR674D3269" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR674D3269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 18:14:02</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FEE1E3E"/>
+    <w:nsid w:val="4680B0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54267390"/>
+    <w:nsid w:val="6417DE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>