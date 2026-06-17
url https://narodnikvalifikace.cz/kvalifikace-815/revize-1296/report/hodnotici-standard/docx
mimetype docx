--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R674D3269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR674D3269" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR674D3269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50DDD9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50DDD9BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50DDD9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 2:39:27</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4680B0AF"/>
+    <w:nsid w:val="2A9969A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6417DE61"/>
+    <w:nsid w:val="661D35D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>