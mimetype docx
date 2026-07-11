--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50DDD9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50DDD9BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50DDD9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76E94A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76E94A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76E94A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:50:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A9969A7"/>
+    <w:nsid w:val="6B1E9F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="661D35D0"/>
+    <w:nsid w:val="30825182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>