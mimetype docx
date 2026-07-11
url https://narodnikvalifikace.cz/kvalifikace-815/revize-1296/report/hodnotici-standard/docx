--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76E94A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76E94A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76E94A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E366C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E366C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E366C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:03:58</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B1E9F6A"/>
+    <w:nsid w:val="0A53ED92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30825182"/>
+    <w:nsid w:val="2AD8BE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>