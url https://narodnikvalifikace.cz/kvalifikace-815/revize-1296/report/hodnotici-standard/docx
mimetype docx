--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E366C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E366C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E366C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B6CCB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B6CCB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B6CCB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:19:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A53ED92"/>
+    <w:nsid w:val="09E6BD4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AD8BE85"/>
+    <w:nsid w:val="7C8711B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>