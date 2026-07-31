--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B6CCB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B6CCB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B6CCB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D15F5A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D15F5A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D15F5A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:55:10</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09E6BD4A"/>
+    <w:nsid w:val="781BF9AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C8711B5"/>
+    <w:nsid w:val="4E0B810F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>