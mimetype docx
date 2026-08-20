--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D15F5A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D15F5A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D15F5A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C84BF6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C84BF6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C84BF6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 18:05:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="781BF9AC"/>
+    <w:nsid w:val="12E52469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E0B810F"/>
+    <w:nsid w:val="27F2B499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>