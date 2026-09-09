--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C84BF6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C84BF6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C84BF6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7544A13D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7544A13D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7544A13D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 22:53:11</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 10.9.2026 0:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12E52469"/>
+    <w:nsid w:val="4AAE8F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27F2B499"/>
+    <w:nsid w:val="60AA13C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>