--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E39EB7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E39EB7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E39EB7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DB634F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DB634F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DB634F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1705,51 +1705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2200,51 +2200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2709,51 +2709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6906,51 +6906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7821,51 +7821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8450,84 +8450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.4.2026 3:33:00</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E7B86DE"/>
+    <w:nsid w:val="70D76C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="415CADB8"/>
+    <w:nsid w:val="6D0FB268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8743,51 +8743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="397049A3"/>
+    <w:nsid w:val="08D12704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="243F6AF7"/>
+    <w:nsid w:val="2FE07F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>