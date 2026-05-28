--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DB634F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DB634F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DB634F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78C48DBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78C48DBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78C48DBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1705,51 +1705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2200,51 +2200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2709,51 +2709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6906,51 +6906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7821,51 +7821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8450,84 +8450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 7.5.2026 19:07:23</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70D76C69"/>
+    <w:nsid w:val="655F8F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D0FB268"/>
+    <w:nsid w:val="5E2138BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8743,51 +8743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08D12704"/>
+    <w:nsid w:val="479D26F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FE07F55"/>
+    <w:nsid w:val="58CC8696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>