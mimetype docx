--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78C48DBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78C48DBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78C48DBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25B2C962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25B2C962" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25B2C962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1705,51 +1705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2200,51 +2200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2709,51 +2709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6906,51 +6906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7821,51 +7821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8450,84 +8450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 28.5.2026 3:37:29</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="655F8F96"/>
+    <w:nsid w:val="201D2924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E2138BA"/>
+    <w:nsid w:val="1DA416DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8743,51 +8743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="479D26F7"/>
+    <w:nsid w:val="682999B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58CC8696"/>
+    <w:nsid w:val="0F6E28F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>