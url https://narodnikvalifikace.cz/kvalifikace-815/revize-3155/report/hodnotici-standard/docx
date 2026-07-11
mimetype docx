--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25B2C962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25B2C962" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25B2C962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A9A8A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A9A8A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A9A8A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1705,51 +1705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2200,51 +2200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2709,51 +2709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6906,51 +6906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7821,51 +7821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8450,84 +8450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 17.6.2026 13:48:19</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="201D2924"/>
+    <w:nsid w:val="472CBA6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA416DB"/>
+    <w:nsid w:val="5FFDC8AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8743,51 +8743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="682999B1"/>
+    <w:nsid w:val="6B3465EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F6E28F7"/>
+    <w:nsid w:val="29B7EB1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>