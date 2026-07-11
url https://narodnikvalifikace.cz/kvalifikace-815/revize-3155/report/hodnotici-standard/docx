--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A9A8A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A9A8A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A9A8A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29A77263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29A77263" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29A77263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1705,51 +1705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2200,51 +2200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2709,51 +2709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6906,51 +6906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7821,51 +7821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8450,84 +8450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 8:02:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="472CBA6E"/>
+    <w:nsid w:val="6C4C9474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FFDC8AA"/>
+    <w:nsid w:val="6F415463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8743,51 +8743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B3465EF"/>
+    <w:nsid w:val="5FBA7BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29B7EB1E"/>
+    <w:nsid w:val="73D15287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>