--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29A77263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29A77263" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29A77263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4134CED6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4134CED6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4134CED6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1705,51 +1705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2200,51 +2200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2709,51 +2709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6906,51 +6906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7821,51 +7821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8450,84 +8450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 11.7.2026 9:18:07</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C4C9474"/>
+    <w:nsid w:val="0F063F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F415463"/>
+    <w:nsid w:val="532C5418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8743,51 +8743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FBA7BBC"/>
+    <w:nsid w:val="4B447713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73D15287"/>
+    <w:nsid w:val="7CC934F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>