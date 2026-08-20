--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4134CED6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4134CED6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4134CED6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R121D198B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR121D198B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR121D198B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1705,51 +1705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2200,51 +2200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2709,51 +2709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6906,51 +6906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7821,51 +7821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8450,84 +8450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 31.7.2026 17:45:49</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F063F88"/>
+    <w:nsid w:val="249C6813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="532C5418"/>
+    <w:nsid w:val="7C85BB76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8743,51 +8743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B447713"/>
+    <w:nsid w:val="1005CB1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CC934F0"/>
+    <w:nsid w:val="59E6C87D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>