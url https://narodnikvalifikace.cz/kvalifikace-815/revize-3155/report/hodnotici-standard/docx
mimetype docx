--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R121D198B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR121D198B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR121D198B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6264A7EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6264A7EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6264A7EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1705,51 +1705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2200,51 +2200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2709,51 +2709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3490,51 +3490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Po ukončení písemné zkoušky probíhá ústní zkouška a praktická zkouška. Při ústní zkoušce se zejména ověřují ta kritéria hodnocení, kde v písemné části zkoušky uchazeč neodpověděl jednoznačně nebo úplně nebo u kterých je žádoucí podrobnější vysvětlení. V rámci praktické zkoušky jsou ověřována na konkrétní zakázce kritéria určená k praktickému ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6906,51 +6906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7821,51 +7821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8450,84 +8450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola grafická, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 20.8.2026 20:52:47</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 9.9.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="249C6813"/>
+    <w:nsid w:val="344E6144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C85BB76"/>
+    <w:nsid w:val="22763599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8743,51 +8743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1005CB1F"/>
+    <w:nsid w:val="7EF02AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59E6C87D"/>
+    <w:nsid w:val="2D74EBC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>