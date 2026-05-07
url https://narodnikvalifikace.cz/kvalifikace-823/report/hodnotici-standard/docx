--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64C233A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64C233A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64C233A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71E30402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71E30402" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71E30402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.4.2026 0:27:26</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D9DC193"/>
+    <w:nsid w:val="0305A7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22F140B8"/>
+    <w:nsid w:val="4CA6D258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AE6A912"/>
+    <w:nsid w:val="5F1B9BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F8EEF91"/>
+    <w:nsid w:val="7C1ACEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="60E1DABB"/>
+    <w:nsid w:val="6E2371CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>