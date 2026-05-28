--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71E30402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71E30402" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71E30402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA630CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA630CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA630CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 7.5.2026 17:20:43</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0305A7C8"/>
+    <w:nsid w:val="5E089B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CA6D258"/>
+    <w:nsid w:val="0FABE584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F1B9BE7"/>
+    <w:nsid w:val="78E3EB91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C1ACEC6"/>
+    <w:nsid w:val="288F3C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E2371CC"/>
+    <w:nsid w:val="512DF405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>