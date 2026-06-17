--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA630CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA630CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA630CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R702897FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR702897FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR702897FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 28.5.2026 2:30:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E089B9A"/>
+    <w:nsid w:val="43C919B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FABE584"/>
+    <w:nsid w:val="2542FBD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78E3EB91"/>
+    <w:nsid w:val="3A64EA1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="288F3C01"/>
+    <w:nsid w:val="2E89EDE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="512DF405"/>
+    <w:nsid w:val="625F5A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>