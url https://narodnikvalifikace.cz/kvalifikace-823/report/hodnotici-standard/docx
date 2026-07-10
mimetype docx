--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R702897FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR702897FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR702897FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R772983B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR772983B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR772983B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 17.6.2026 9:41:20</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43C919B1"/>
+    <w:nsid w:val="22938D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2542FBD0"/>
+    <w:nsid w:val="6DD04857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A64EA1D"/>
+    <w:nsid w:val="709A5629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E89EDE1"/>
+    <w:nsid w:val="3F6B6A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="625F5A30"/>
+    <w:nsid w:val="482D54CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>