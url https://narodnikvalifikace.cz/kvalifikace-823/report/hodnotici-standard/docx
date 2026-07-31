--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R772983B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR772983B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR772983B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FD2D1E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FD2D1E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FD2D1E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 1:35:09</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22938D0A"/>
+    <w:nsid w:val="6D4F7688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DD04857"/>
+    <w:nsid w:val="7001137C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="709A5629"/>
+    <w:nsid w:val="50053664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F6B6A85"/>
+    <w:nsid w:val="75B591DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="482D54CC"/>
+    <w:nsid w:val="12768A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>