--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FD2D1E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FD2D1E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FD2D1E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBA88563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBA88563" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBA88563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 11:15:46</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D4F7688"/>
+    <w:nsid w:val="664CBAF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7001137C"/>
+    <w:nsid w:val="64A8880E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50053664"/>
+    <w:nsid w:val="7B2E4717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75B591DE"/>
+    <w:nsid w:val="34AFA6D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12768A65"/>
+    <w:nsid w:val="3711CCBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>