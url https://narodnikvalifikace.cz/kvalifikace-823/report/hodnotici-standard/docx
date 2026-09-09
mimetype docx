--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBA88563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBA88563" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBA88563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B12A1D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B12A1D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B12A1D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 13:33:11</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 20:21:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="664CBAF8"/>
+    <w:nsid w:val="6ECF9BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64A8880E"/>
+    <w:nsid w:val="1E77743A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B2E4717"/>
+    <w:nsid w:val="17A2C523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34AFA6D2"/>
+    <w:nsid w:val="64177A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3711CCBC"/>
+    <w:nsid w:val="029054A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>