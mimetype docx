--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44B0D3D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44B0D3D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44B0D3D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46A0E0F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46A0E0F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46A0E0F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 19.4.2026 23:02:51</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14263E53"/>
+    <w:nsid w:val="5F28194F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04EBD8E3"/>
+    <w:nsid w:val="182C0F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72DE8D23"/>
+    <w:nsid w:val="1C1A414B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EB459BC"/>
+    <w:nsid w:val="30E33A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B628DEE"/>
+    <w:nsid w:val="53F5178E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>