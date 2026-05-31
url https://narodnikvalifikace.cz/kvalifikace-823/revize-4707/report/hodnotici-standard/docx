--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46A0E0F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46A0E0F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46A0E0F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R144B38AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR144B38AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR144B38AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.5.2026 9:05:16</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F28194F"/>
+    <w:nsid w:val="3A2D9BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="182C0F1E"/>
+    <w:nsid w:val="17833ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C1A414B"/>
+    <w:nsid w:val="31B70DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30E33A47"/>
+    <w:nsid w:val="3FCF126D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53F5178E"/>
+    <w:nsid w:val="0066D2D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>