--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R144B38AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR144B38AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR144B38AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4442A95C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4442A95C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4442A95C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.5.2026 13:12:25</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A2D9BFA"/>
+    <w:nsid w:val="2AC1C39D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17833ED9"/>
+    <w:nsid w:val="0A875900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31B70DBC"/>
+    <w:nsid w:val="4EF0C445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FCF126D"/>
+    <w:nsid w:val="644B6B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0066D2D0"/>
+    <w:nsid w:val="3D12D51B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>