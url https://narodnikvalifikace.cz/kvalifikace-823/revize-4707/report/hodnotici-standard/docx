--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4442A95C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4442A95C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4442A95C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B245D21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B245D21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B245D21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 21.6.2026 1:21:39</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AC1C39D"/>
+    <w:nsid w:val="1E84FAEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A875900"/>
+    <w:nsid w:val="49A69D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EF0C445"/>
+    <w:nsid w:val="0F84924E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="644B6B0F"/>
+    <w:nsid w:val="421D9900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D12D51B"/>
+    <w:nsid w:val="7C30E7D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>