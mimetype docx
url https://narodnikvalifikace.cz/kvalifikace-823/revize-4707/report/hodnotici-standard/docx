--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B245D21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B245D21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B245D21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B1A140E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B1A140E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B1A140E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 11.7.2026 6:07:21</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E84FAEA"/>
+    <w:nsid w:val="463F62EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49A69D4F"/>
+    <w:nsid w:val="13209714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F84924E"/>
+    <w:nsid w:val="33E238D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="421D9900"/>
+    <w:nsid w:val="59254658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C30E7D8"/>
+    <w:nsid w:val="196A2E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>