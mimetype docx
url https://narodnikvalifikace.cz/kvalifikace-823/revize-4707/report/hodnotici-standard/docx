--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B1A140E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B1A140E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B1A140E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R271F931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR271F931" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR271F931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 31.7.2026 18:06:05</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="463F62EB"/>
+    <w:nsid w:val="52F2511C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13209714"/>
+    <w:nsid w:val="001F6F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33E238D7"/>
+    <w:nsid w:val="5EA454F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59254658"/>
+    <w:nsid w:val="102850DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="196A2E26"/>
+    <w:nsid w:val="265C1506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>