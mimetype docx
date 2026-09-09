--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R271F931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR271F931" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR271F931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A235AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A235AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A235AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2608,51 +2608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4530,51 +4530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15203,51 +15203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17607,51 +17607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18646,51 +18646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19231,84 +19231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 20.8.2026 21:58:32</w:t>
+        <w:t>Ošetřovatel a prodejce / ošetřovatelka a prodejkyně zvířat pro zájmové chovy, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52F2511C"/>
+    <w:nsid w:val="25EE20DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19394,51 +19394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="001F6F4B"/>
+    <w:nsid w:val="52433A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19524,51 +19524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EA454F6"/>
+    <w:nsid w:val="0B4211B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19654,51 +19654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="102850DF"/>
+    <w:nsid w:val="1AEE436A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19784,51 +19784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="265C1506"/>
+    <w:nsid w:val="482ACC26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>