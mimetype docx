--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36263563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36263563" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36263563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF76D376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF76D376" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF76D376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.4.2026 0:27:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5085C2D5"/>
+    <w:nsid w:val="55106AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B55DF1"/>
+    <w:nsid w:val="794C3BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DD93528"/>
+    <w:nsid w:val="11B66D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>