--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF76D376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF76D376" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF76D376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R235CD160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR235CD160" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR235CD160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.5.2026 16:07:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55106AED"/>
+    <w:nsid w:val="7A3A45D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="794C3BBD"/>
+    <w:nsid w:val="6DCCFD16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11B66D75"/>
+    <w:nsid w:val="71AC1DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>