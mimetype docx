--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R235CD160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR235CD160" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR235CD160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B002ABD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B002ABD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B002ABD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 28.5.2026 1:23:52</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A3A45D3"/>
+    <w:nsid w:val="76046B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DCCFD16"/>
+    <w:nsid w:val="1F242F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71AC1DFB"/>
+    <w:nsid w:val="589050F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>