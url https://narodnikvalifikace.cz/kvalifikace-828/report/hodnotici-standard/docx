--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B002ABD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B002ABD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B002ABD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60431BD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60431BD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60431BD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:19:17</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76046B97"/>
+    <w:nsid w:val="35E9445E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F242F92"/>
+    <w:nsid w:val="0C5C89F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="589050F5"/>
+    <w:nsid w:val="3F1281A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>