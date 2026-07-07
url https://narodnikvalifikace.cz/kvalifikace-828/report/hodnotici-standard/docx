--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60431BD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60431BD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60431BD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F7DBA53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F7DBA53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F7DBA53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 17.6.2026 11:46:46</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35E9445E"/>
+    <w:nsid w:val="3DBCA40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C5C89F7"/>
+    <w:nsid w:val="4FE6F8D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F1281A1"/>
+    <w:nsid w:val="08D89E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>