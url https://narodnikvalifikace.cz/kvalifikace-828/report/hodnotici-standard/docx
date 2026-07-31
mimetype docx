--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F7DBA53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F7DBA53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F7DBA53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B97DB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B97DB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B97DB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 7.7.2026 16:13:49</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DBCA40D"/>
+    <w:nsid w:val="532143A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FE6F8D2"/>
+    <w:nsid w:val="73B0FEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08D89E57"/>
+    <w:nsid w:val="0B3E72CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>