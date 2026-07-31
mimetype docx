--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B97DB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B97DB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B97DB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29729085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29729085" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29729085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 12:57:44</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="532143A7"/>
+    <w:nsid w:val="00718B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73B0FEB0"/>
+    <w:nsid w:val="71567785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B3E72CF"/>
+    <w:nsid w:val="2DE23815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>