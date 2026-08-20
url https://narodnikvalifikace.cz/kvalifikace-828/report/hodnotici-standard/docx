--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29729085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29729085" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29729085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R750A898E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR750A898E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR750A898E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 31.7.2026 14:30:04</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00718B86"/>
+    <w:nsid w:val="68CD39D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71567785"/>
+    <w:nsid w:val="61C03CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DE23815"/>
+    <w:nsid w:val="390D3B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>