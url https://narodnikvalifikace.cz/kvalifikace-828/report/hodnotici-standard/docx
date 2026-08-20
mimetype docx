--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R750A898E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR750A898E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR750A898E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21F8EDE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21F8EDE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21F8EDE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 18:57:31</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68CD39D0"/>
+    <w:nsid w:val="1B801E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61C03CC4"/>
+    <w:nsid w:val="72E35ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="390D3B65"/>
+    <w:nsid w:val="3A51D852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>