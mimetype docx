--- v9 (2026-08-20)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21F8EDE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21F8EDE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21F8EDE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EF4A834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EF4A834" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EF4A834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2485,51 +2485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3240,51 +3240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3745,51 +3745,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13925,51 +13925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16604,51 +16604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18132,51 +18132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18445,51 +18445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut), z toho je třeba na písemný test vyčlenit 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18906,84 +18906,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klub ekologické výchovy, Pertoldova 3373, Praha 4 - Modřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 20.8.2026 19:55:19</w:t>
+        <w:t>Specialista/specialistka v oblasti environmentální výchovy, 11.9.2026 6:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B801E36"/>
+    <w:nsid w:val="670ADFC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19069,51 +19069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72E35ABE"/>
+    <w:nsid w:val="182503E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19199,51 +19199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A51D852"/>
+    <w:nsid w:val="261E8C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>