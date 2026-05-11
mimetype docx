--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD1928B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD1928B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD1928B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD460573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD460573" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD460573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 19.4.2026 22:35:39</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 19.4.2026 22:35:39</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3215,51 +3215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 19.4.2026 22:35:39</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3666,51 +3666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 19.4.2026 22:35:39</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6278,51 +6278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Orientace v uspořádání a provádění oprav základních typů kolové brzdy b) - včetně zvednutí vozidla a demontáže kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 19.4.2026 22:35:39</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 19.4.2026 22:35:39</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 19.4.2026 22:35:39</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9282,84 +9282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 19.4.2026 22:35:39</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B1BB3B4"/>
+    <w:nsid w:val="74D54B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9445,51 +9445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F68C1D5"/>
+    <w:nsid w:val="5253511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9575,51 +9575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36A28901"/>
+    <w:nsid w:val="75A75471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9705,51 +9705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BBE8199"/>
+    <w:nsid w:val="60BAB958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>