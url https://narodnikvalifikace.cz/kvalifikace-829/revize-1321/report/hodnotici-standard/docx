--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD460573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD460573" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD460573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11100F58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11100F58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11100F58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3215,51 +3215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3666,51 +3666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6278,51 +6278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Orientace v uspořádání a provádění oprav základních typů kolové brzdy b) - včetně zvednutí vozidla a demontáže kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9282,84 +9282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 11.5.2026 6:03:27</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74D54B52"/>
+    <w:nsid w:val="598B3AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9445,51 +9445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5253511A"/>
+    <w:nsid w:val="79F9CE48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9575,51 +9575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75A75471"/>
+    <w:nsid w:val="3BC79FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9705,51 +9705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60BAB958"/>
+    <w:nsid w:val="55ABC7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>