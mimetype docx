--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11100F58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11100F58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11100F58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2608C1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2608C1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2608C1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3215,51 +3215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3666,51 +3666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6278,51 +6278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Orientace v uspořádání a provádění oprav základních typů kolové brzdy b) - včetně zvednutí vozidla a demontáže kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9282,84 +9282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 17.6.2026 13:21:14</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="598B3AFA"/>
+    <w:nsid w:val="09438339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9445,51 +9445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79F9CE48"/>
+    <w:nsid w:val="4C2F085D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9575,51 +9575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BC79FA2"/>
+    <w:nsid w:val="540B9AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9705,51 +9705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55ABC7FA"/>
+    <w:nsid w:val="35751C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>