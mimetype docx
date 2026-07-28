--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2608C1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2608C1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2608C1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF16048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF16048" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF16048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3215,51 +3215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3666,51 +3666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6278,51 +6278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Orientace v uspořádání a provádění oprav základních typů kolové brzdy b) - včetně zvednutí vozidla a demontáže kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9282,84 +9282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 7.7.2026 15:03:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09438339"/>
+    <w:nsid w:val="5B0A6934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9445,51 +9445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C2F085D"/>
+    <w:nsid w:val="54A48680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9575,51 +9575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="540B9AD1"/>
+    <w:nsid w:val="6D5B93A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9705,51 +9705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35751C94"/>
+    <w:nsid w:val="4D6BEA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>