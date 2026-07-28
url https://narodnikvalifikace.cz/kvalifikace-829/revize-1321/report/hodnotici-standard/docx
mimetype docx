--- v4 (2026-07-28)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF16048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF16048" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF16048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FCB512A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FCB512A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FCB512A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3215,51 +3215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3666,51 +3666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6278,51 +6278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Orientace v uspořádání a provádění oprav základních typů kolové brzdy b) - včetně zvednutí vozidla a demontáže kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9282,84 +9282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 6:30:30</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B0A6934"/>
+    <w:nsid w:val="404EC01C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9445,51 +9445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54A48680"/>
+    <w:nsid w:val="14FB1E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9575,51 +9575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D5B93A1"/>
+    <w:nsid w:val="3E6C6623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9705,51 +9705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D6BEA24"/>
+    <w:nsid w:val="07D769C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>