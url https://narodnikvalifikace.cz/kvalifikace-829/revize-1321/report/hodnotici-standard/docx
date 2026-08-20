--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FCB512A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FCB512A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FCB512A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A8F6110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A8F6110" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A8F6110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3215,51 +3215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3666,51 +3666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6278,51 +6278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Orientace v uspořádání a provádění oprav základních typů kolové brzdy b) - včetně zvednutí vozidla a demontáže kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9282,84 +9282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 28.7.2026 7:35:56</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="404EC01C"/>
+    <w:nsid w:val="3B1C02CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9445,51 +9445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14FB1E34"/>
+    <w:nsid w:val="0E989306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9575,51 +9575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E6C6623"/>
+    <w:nsid w:val="1B6D5249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9705,51 +9705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07D769C3"/>
+    <w:nsid w:val="4C6A6B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>