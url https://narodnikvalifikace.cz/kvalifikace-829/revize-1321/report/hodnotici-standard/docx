--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A8F6110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A8F6110" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A8F6110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4763509C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4763509C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4763509C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 9.9.2026 22:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 9.9.2026 22:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3215,51 +3215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 9.9.2026 22:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3666,51 +3666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 9.9.2026 22:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6278,51 +6278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Orientace v uspořádání a provádění oprav základních typů kolové brzdy b) - včetně zvednutí vozidla a demontáže kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 9.9.2026 22:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7361,51 +7361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 9.9.2026 22:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 9.9.2026 22:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9282,84 +9282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 20.8.2026 14:35:32</w:t>
+        <w:t>Mechanik podvozkových systémů nákladních vozidel a autobusů, 9.9.2026 22:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B1C02CC"/>
+    <w:nsid w:val="0248128E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9445,51 +9445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E989306"/>
+    <w:nsid w:val="60A98CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9575,51 +9575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B6D5249"/>
+    <w:nsid w:val="0BC092A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9705,51 +9705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C6A6B63"/>
+    <w:nsid w:val="3C58EA49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>