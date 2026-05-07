--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC639278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC639278" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC639278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B8CF026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B8CF026" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B8CF026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 6:25:15</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58669928"/>
+    <w:nsid w:val="49E81BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1824AF3E"/>
+    <w:nsid w:val="4F30F235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D1506A6"/>
+    <w:nsid w:val="2AF208F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>