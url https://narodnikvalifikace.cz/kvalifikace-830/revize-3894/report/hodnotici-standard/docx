--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B8CF026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B8CF026" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B8CF026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60C235A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60C235A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60C235A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49E81BDA"/>
+    <w:nsid w:val="6E1ACDB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F30F235"/>
+    <w:nsid w:val="4A2AF622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AF208F2"/>
+    <w:nsid w:val="6D242565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>