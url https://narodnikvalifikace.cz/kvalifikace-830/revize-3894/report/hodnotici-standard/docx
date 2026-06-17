--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60C235A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60C235A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60C235A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67219821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67219821" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67219821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 5:56:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E1ACDB9"/>
+    <w:nsid w:val="4976D66C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A2AF622"/>
+    <w:nsid w:val="5534EB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D242565"/>
+    <w:nsid w:val="38DB38CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>