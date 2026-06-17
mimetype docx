--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67219821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67219821" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67219821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R758BF6B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR758BF6B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR758BF6B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4976D66C"/>
+    <w:nsid w:val="7FEB8B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5534EB17"/>
+    <w:nsid w:val="1A97BFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38DB38CE"/>
+    <w:nsid w:val="0B8A7C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>