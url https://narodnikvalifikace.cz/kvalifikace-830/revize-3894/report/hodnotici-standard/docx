--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R758BF6B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR758BF6B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR758BF6B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA39F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA39F51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA39F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 18:52:26</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FEB8B4E"/>
+    <w:nsid w:val="7C2D2624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A97BFA9"/>
+    <w:nsid w:val="244CDA36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B8A7C3F"/>
+    <w:nsid w:val="32105A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>