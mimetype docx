--- v5 (2026-07-07)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA39F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA39F51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA39F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A775251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A775251" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A775251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:45</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 20:41:46</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C2D2624"/>
+    <w:nsid w:val="06B6499E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="244CDA36"/>
+    <w:nsid w:val="152BA8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32105A66"/>
+    <w:nsid w:val="376C2C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>