--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A775251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A775251" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A775251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E1B4E36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E1B4E36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E1B4E36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.8.2026 22:29:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 8.9.2026 9:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06B6499E"/>
+    <w:nsid w:val="56FA56F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="152BA8CE"/>
+    <w:nsid w:val="1B897DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="376C2C44"/>
+    <w:nsid w:val="63BE8DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>