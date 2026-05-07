--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R492C4FA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR492C4FA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR492C4FA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R338761E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR338761E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR338761E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 0:48:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 0:48:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 0:48:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 0:48:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 0:48:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 0:48:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 0:48:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 0:48:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="713641AD"/>
+    <w:nsid w:val="3A025355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52682256"/>
+    <w:nsid w:val="3044D794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E886966"/>
+    <w:nsid w:val="5C4CE761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>