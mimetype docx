--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R338761E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR338761E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR338761E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CD47235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CD47235" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CD47235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 17:54:01</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A025355"/>
+    <w:nsid w:val="68BCA209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3044D794"/>
+    <w:nsid w:val="54A9B323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C4CE761"/>
+    <w:nsid w:val="52CD5404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>