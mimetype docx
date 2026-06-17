--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CD47235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CD47235" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CD47235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E62AB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E62AB05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E62AB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 2:37:16</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68BCA209"/>
+    <w:nsid w:val="1F73311B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54A9B323"/>
+    <w:nsid w:val="6D0E3EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52CD5404"/>
+    <w:nsid w:val="177AD470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>