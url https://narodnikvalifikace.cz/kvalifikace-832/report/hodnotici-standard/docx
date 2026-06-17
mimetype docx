--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E62AB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E62AB05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E62AB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E4FC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E4FC1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E4FC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 13:20:27</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F73311B"/>
+    <w:nsid w:val="10A09318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D0E3EB3"/>
+    <w:nsid w:val="56BFB083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="177AD470"/>
+    <w:nsid w:val="5EE544F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>