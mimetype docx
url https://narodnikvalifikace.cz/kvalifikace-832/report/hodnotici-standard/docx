--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E4FC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E4FC1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E4FC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32F55FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32F55FCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32F55FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 15:00:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10A09318"/>
+    <w:nsid w:val="43A8D0FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56BFB083"/>
+    <w:nsid w:val="5279BB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EE544F8"/>
+    <w:nsid w:val="2D57316C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>