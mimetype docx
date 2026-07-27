--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32F55FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32F55FCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32F55FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76A80D4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76A80D4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76A80D4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.7.2026 16:13:59</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43A8D0FF"/>
+    <w:nsid w:val="29601795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5279BB41"/>
+    <w:nsid w:val="1B75142A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D57316C"/>
+    <w:nsid w:val="6A40BE9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>