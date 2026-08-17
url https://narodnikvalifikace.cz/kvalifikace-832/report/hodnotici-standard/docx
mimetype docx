--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76A80D4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76A80D4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76A80D4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8F2E5C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8F2E5C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8F2E5C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 18:31:28</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29601795"/>
+    <w:nsid w:val="037BAA1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B75142A"/>
+    <w:nsid w:val="1A76329B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A40BE9C"/>
+    <w:nsid w:val="14D92E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>