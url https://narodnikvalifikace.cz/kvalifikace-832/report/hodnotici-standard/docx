--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8F2E5C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8F2E5C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8F2E5C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R398E3096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR398E3096" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR398E3096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -900,68 +900,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9949"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 7:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1976,68 +1976,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13646"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 7:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3143,68 +3143,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním zdůvodněním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13155"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 7:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4290,68 +4290,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14683"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 7:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6367,68 +6367,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 7:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -7364,68 +7364,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 7:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -9364,68 +9364,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 7:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -10049,95 +10049,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 20:16:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 7:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="037BAA1B"/>
+    <w:nsid w:val="54E1AAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A76329B"/>
+    <w:nsid w:val="391444A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14D92E18"/>
+    <w:nsid w:val="1CCA7CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>