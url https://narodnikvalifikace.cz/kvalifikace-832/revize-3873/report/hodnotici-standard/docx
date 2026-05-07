--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E34DD2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E34DD2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E34DD2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R707A9665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR707A9665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR707A9665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 2:54:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 2:54:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 2:54:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 2:54:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 2:54:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 2:54:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 2:54:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 15.4.2026 2:54:42</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C3E6613"/>
+    <w:nsid w:val="3006269E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="226A4A83"/>
+    <w:nsid w:val="650BC8A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="137F0CF0"/>
+    <w:nsid w:val="681682F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>