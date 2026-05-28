--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R707A9665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR707A9665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR707A9665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R587E60D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR587E60D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR587E60D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 7.5.2026 19:49:25</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3006269E"/>
+    <w:nsid w:val="0646CF37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="650BC8A2"/>
+    <w:nsid w:val="4EC61B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="681682F3"/>
+    <w:nsid w:val="65C14326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>