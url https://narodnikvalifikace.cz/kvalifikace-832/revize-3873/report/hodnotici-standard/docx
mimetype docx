--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R587E60D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR587E60D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR587E60D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AAF0889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AAF0889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AAF0889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.5.2026 4:56:10</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0646CF37"/>
+    <w:nsid w:val="3B84D602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EC61B44"/>
+    <w:nsid w:val="13E76E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65C14326"/>
+    <w:nsid w:val="3CD18C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>