--- v3 (2026-06-17)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AAF0889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AAF0889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AAF0889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B779CFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B779CFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B779CFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.6.2026 17:22:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B84D602"/>
+    <w:nsid w:val="556CFA71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13E76E56"/>
+    <w:nsid w:val="5A1B9E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CD18C23"/>
+    <w:nsid w:val="0C1F5421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>