--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B779CFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B779CFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B779CFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF7F722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF7F722" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF7F722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 27.7.2026 21:11:45</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="556CFA71"/>
+    <w:nsid w:val="170B7BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A1B9E22"/>
+    <w:nsid w:val="5AB952B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C1F5421"/>
+    <w:nsid w:val="14B4CDEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>