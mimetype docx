--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF7F722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF7F722" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF7F722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F823F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F823F78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F823F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 10:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 10:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 10:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 10:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6378,51 +6378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 10:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7375,51 +7375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 10:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,51 +9375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 10:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,84 +10060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 17.8.2026 22:29:57</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 8.9.2026 10:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="170B7BC0"/>
+    <w:nsid w:val="4E424E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10223,51 +10223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AB952B7"/>
+    <w:nsid w:val="48D7D0E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10353,51 +10353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14B4CDEF"/>
+    <w:nsid w:val="551941F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>