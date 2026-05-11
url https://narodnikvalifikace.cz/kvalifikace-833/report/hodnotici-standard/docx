--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D19525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D19525" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D19525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R870DC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR870DC2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR870DC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 19.4.2026 20:57:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 19.4.2026 20:57:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 19.4.2026 20:57:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3619,51 +3619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 19.4.2026 20:57:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6287,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Demontáž a montáž nástavby z podvozku, kritérium a) - základní nástavbou je myšleno: valník, plošina, skříň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 19.4.2026 20:57:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 19.4.2026 20:57:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8718,51 +8718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 19.4.2026 20:57:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9403,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 19.4.2026 20:57:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E344D23"/>
+    <w:nsid w:val="0553156D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9566,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="101C61CD"/>
+    <w:nsid w:val="3B7A2461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="382931C6"/>
+    <w:nsid w:val="68995A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7379B312"/>
+    <w:nsid w:val="0DAFB93C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>