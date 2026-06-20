--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R870DC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR870DC2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR870DC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFC6506F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFC6506F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFC6506F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3619,51 +3619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6287,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Demontáž a montáž nástavby z podvozku, kritérium a) - základní nástavbou je myšleno: valník, plošina, skříň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8718,51 +8718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9403,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.5.2026 3:50:53</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0553156D"/>
+    <w:nsid w:val="7B8272C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9566,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B7A2461"/>
+    <w:nsid w:val="115B7F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68995A0F"/>
+    <w:nsid w:val="17BB151B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DAFB93C"/>
+    <w:nsid w:val="71A2958B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>