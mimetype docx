--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFC6506F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFC6506F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFC6506F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD66FFE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD66FFE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD66FFE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3619,51 +3619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6287,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Demontáž a montáž nástavby z podvozku, kritérium a) - základní nástavbou je myšleno: valník, plošina, skříň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:26</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:27</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8718,51 +8718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:27</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9403,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.6.2026 18:24:27</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B8272C2"/>
+    <w:nsid w:val="2B5C6177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9566,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="115B7F59"/>
+    <w:nsid w:val="651EB91F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17BB151B"/>
+    <w:nsid w:val="4C27425E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71A2958B"/>
+    <w:nsid w:val="28281D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>