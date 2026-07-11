--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD66FFE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD66FFE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD66FFE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D10D288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D10D288" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D10D288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3619,51 +3619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6287,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Demontáž a montáž nástavby z podvozku, kritérium a) - základní nástavbou je myšleno: valník, plošina, skříň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8718,51 +8718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9403,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 2:29:09</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B5C6177"/>
+    <w:nsid w:val="79EC3610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9566,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="651EB91F"/>
+    <w:nsid w:val="58B6DBA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C27425E"/>
+    <w:nsid w:val="434B0E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28281D81"/>
+    <w:nsid w:val="06D2148D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>