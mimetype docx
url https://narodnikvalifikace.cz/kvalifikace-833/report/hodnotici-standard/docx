--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D10D288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D10D288" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D10D288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40A26801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40A26801" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40A26801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3619,51 +3619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6287,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Demontáž a montáž nástavby z podvozku, kritérium a) - základní nástavbou je myšleno: valník, plošina, skříň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8718,51 +8718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9403,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 11.7.2026 3:43:48</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79EC3610"/>
+    <w:nsid w:val="7C92B443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9566,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58B6DBA5"/>
+    <w:nsid w:val="1E959633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="434B0E85"/>
+    <w:nsid w:val="39CECE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06D2148D"/>
+    <w:nsid w:val="5CA47A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>