--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40A26801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40A26801" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40A26801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A64445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A64445" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A64445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3619,51 +3619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6287,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Demontáž a montáž nástavby z podvozku, kritérium a) - základní nástavbou je myšleno: valník, plošina, skříň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8718,51 +8718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9403,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 31.7.2026 13:13:37</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C92B443"/>
+    <w:nsid w:val="0337AA27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9566,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E959633"/>
+    <w:nsid w:val="7055A945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39CECE51"/>
+    <w:nsid w:val="353CC499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CA47A6F"/>
+    <w:nsid w:val="2AB01ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>