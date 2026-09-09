--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A64445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A64445" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A64445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D5A127E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D5A127E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D5A127E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 9.9.2026 20:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 9.9.2026 20:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 9.9.2026 20:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3619,51 +3619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 9.9.2026 20:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6287,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Demontáž a montáž nástavby z podvozku, kritérium a) - základní nástavbou je myšleno: valník, plošina, skříň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 9.9.2026 20:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 9.9.2026 20:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8718,51 +8718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 9.9.2026 20:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9403,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 20.8.2026 18:00:16</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 9.9.2026 20:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0337AA27"/>
+    <w:nsid w:val="14626174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9566,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7055A945"/>
+    <w:nsid w:val="0DF67313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="353CC499"/>
+    <w:nsid w:val="101F1B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AB01ED7"/>
+    <w:nsid w:val="236C7375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>