--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ACA2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ACA2097" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ACA2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32EE1B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32EE1B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32EE1B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 15.4.2026 6:32:08</w:t>
+        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>