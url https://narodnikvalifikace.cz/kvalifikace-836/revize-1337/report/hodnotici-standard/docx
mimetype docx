--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32EE1B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32EE1B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32EE1B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A2B141E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A2B141E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A2B141E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 6.5.2026 22:14:17</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>