--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A2B141E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A2B141E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A2B141E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R410C2C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR410C2C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR410C2C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 3:20:46</w:t>
+        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>