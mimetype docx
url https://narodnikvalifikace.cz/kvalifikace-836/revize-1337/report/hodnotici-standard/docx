--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R410C2C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR410C2C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR410C2C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R882D724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR882D724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR882D724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 28.5.2026 5:20:02</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>