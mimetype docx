--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R882D724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR882D724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR882D724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R472429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR472429" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR472429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 12:49:42</w:t>
+        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>