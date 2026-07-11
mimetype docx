--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R472429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR472429" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR472429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E3D0530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E3D0530" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E3D0530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 17.6.2026 14:45:37</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 6:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>