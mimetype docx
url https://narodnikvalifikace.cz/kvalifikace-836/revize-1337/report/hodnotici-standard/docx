--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E3D0530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E3D0530" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E3D0530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41B6487B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41B6487B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41B6487B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:25</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:26</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 6:06:26</w:t>
+        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>