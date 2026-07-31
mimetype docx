--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41B6487B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41B6487B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41B6487B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D81D0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D81D0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D81D0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 11.7.2026 7:23:33</w:t>
+        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>