--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D81D0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D81D0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D81D0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D74E85C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D74E85C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D74E85C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.08.2013 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5568,51 +5568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6681,51 +6681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7976,51 +7976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8569,51 +8569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10328,51 +10328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba uvede v osvědčení o získání profesní kvalifikace ve výčtu získaných odborných způsobilostí též specifikaci cizího jazyka (cizích jazyků), kterého se týkají odborné způsobilosti „Ústní komunikace v cizím jazyce při výkonu práce průvodce“a „Písemná komunikace v cizím jazyce při výkonu práce průvodce“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11535,51 +11535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 2 hodiny pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12141,51 +12141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard připravila SR pro pohostinství, gastronomii a cestovní ruch, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce Prahou, 31.7.2026 17:55:57</w:t>
+        <w:t>Průvodce Prahou, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>