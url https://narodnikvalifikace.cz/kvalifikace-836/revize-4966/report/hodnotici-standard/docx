--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6133F1FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6133F1FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6133F1FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41754AFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41754AFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41754AFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12257,51 +12257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23763,51 +23763,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praze:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32957,51 +32957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34547,51 +34547,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35645,51 +35645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36171,84 +36171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prague City Tourism, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 15.4.2026 7:57:08</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40753391"/>
+    <w:nsid w:val="7B713578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36334,51 +36334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F979095"/>
+    <w:nsid w:val="4ACBA2B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36464,51 +36464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="074D0003"/>
+    <w:nsid w:val="79D0DE23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36594,51 +36594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F30A948"/>
+    <w:nsid w:val="35631B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36724,51 +36724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="373ACB4D"/>
+    <w:nsid w:val="58ECD6F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>