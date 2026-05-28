--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41754AFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41754AFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41754AFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DB09B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DB09B0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DB09B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12257,51 +12257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23763,51 +23763,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praze:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32957,51 +32957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34547,51 +34547,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35645,51 +35645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36171,84 +36171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prague City Tourism, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 6.5.2026 23:18:36</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B713578"/>
+    <w:nsid w:val="68F4FD7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36334,51 +36334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ACBA2B2"/>
+    <w:nsid w:val="01A2F177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36464,51 +36464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79D0DE23"/>
+    <w:nsid w:val="69F68B8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36594,51 +36594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35631B6A"/>
+    <w:nsid w:val="4435A770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36724,51 +36724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58ECD6F1"/>
+    <w:nsid w:val="2B10E0A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>