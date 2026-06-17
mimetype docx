--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DB09B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DB09B0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DB09B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23B846BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23B846BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23B846BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:42</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:42</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:42</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12257,51 +12257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23763,51 +23763,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praze:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32957,51 +32957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34547,51 +34547,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35645,51 +35645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36171,84 +36171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prague City Tourism, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 28.5.2026 3:38:43</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68F4FD7B"/>
+    <w:nsid w:val="4D142965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36334,51 +36334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01A2F177"/>
+    <w:nsid w:val="24A01D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36464,51 +36464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69F68B8E"/>
+    <w:nsid w:val="1B123DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36594,51 +36594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4435A770"/>
+    <w:nsid w:val="4E60B402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36724,51 +36724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B10E0A7"/>
+    <w:nsid w:val="08ABC5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>