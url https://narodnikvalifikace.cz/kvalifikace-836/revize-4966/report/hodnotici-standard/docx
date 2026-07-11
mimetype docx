--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23B846BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23B846BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23B846BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R285CF935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR285CF935" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR285CF935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12257,51 +12257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23763,51 +23763,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praze:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32957,51 +32957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34547,51 +34547,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35645,51 +35645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36171,84 +36171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prague City Tourism, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 17.6.2026 14:45:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D142965"/>
+    <w:nsid w:val="08193A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36334,51 +36334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24A01D1C"/>
+    <w:nsid w:val="3F973002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36464,51 +36464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B123DCA"/>
+    <w:nsid w:val="34DD8B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36594,51 +36594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E60B402"/>
+    <w:nsid w:val="4B771611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36724,51 +36724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08ABC5B0"/>
+    <w:nsid w:val="1579D7A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>