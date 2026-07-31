--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R285CF935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR285CF935" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR285CF935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6634FA96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6634FA96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6634FA96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12257,51 +12257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23763,51 +23763,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praze:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32957,51 +32957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34547,51 +34547,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35645,51 +35645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36171,84 +36171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prague City Tourism, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 11.7.2026 7:23:32</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08193A74"/>
+    <w:nsid w:val="09AFE2C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36334,51 +36334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F973002"/>
+    <w:nsid w:val="21ACA42A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36464,51 +36464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34DD8B9E"/>
+    <w:nsid w:val="2D79753D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36594,51 +36594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B771611"/>
+    <w:nsid w:val="442D96E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36724,51 +36724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1579D7A1"/>
+    <w:nsid w:val="1842F8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>