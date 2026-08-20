--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6634FA96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6634FA96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6634FA96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FEAA682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FEAA682" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FEAA682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12257,51 +12257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23763,51 +23763,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praze:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32957,51 +32957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34547,51 +34547,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35645,51 +35645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36171,84 +36171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prague City Tourism, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce/průvodkyně Prahou, 31.7.2026 19:30:45</w:t>
+        <w:t>Průvodce/průvodkyně Prahou, 20.8.2026 21:57:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09AFE2C6"/>
+    <w:nsid w:val="17BA45C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36334,51 +36334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21ACA42A"/>
+    <w:nsid w:val="5AF4FE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36464,51 +36464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D79753D"/>
+    <w:nsid w:val="46DCA625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36594,51 +36594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="442D96E9"/>
+    <w:nsid w:val="587E28D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36724,51 +36724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1842F8CA"/>
+    <w:nsid w:val="4B5EAC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>