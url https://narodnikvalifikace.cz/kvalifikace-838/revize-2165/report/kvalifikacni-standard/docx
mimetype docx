--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8AA2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8AA2497" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8AA2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A18447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A18447" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A18447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 16.4.2026 20:46:35</w:t>
+        <w:t>Švadlena, 7.5.2026 17:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 16.4.2026 20:46:35</w:t>
+        <w:t>Švadlena, 7.5.2026 17:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 16.4.2026 20:46:35</w:t>
+        <w:t>Švadlena, 7.5.2026 17:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>