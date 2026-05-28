--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A18447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A18447" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A18447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F830259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F830259" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F830259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 7.5.2026 17:56:50</w:t>
+        <w:t>Švadlena, 28.5.2026 4:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 7.5.2026 17:56:50</w:t>
+        <w:t>Švadlena, 28.5.2026 4:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 7.5.2026 17:56:50</w:t>
+        <w:t>Švadlena, 28.5.2026 4:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>