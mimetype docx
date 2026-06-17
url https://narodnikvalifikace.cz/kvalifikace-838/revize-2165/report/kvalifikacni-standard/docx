--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F830259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F830259" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F830259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E92B3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E92B3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E92B3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 28.5.2026 4:20:29</w:t>
+        <w:t>Švadlena, 17.6.2026 12:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 28.5.2026 4:20:29</w:t>
+        <w:t>Švadlena, 17.6.2026 12:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 28.5.2026 4:20:29</w:t>
+        <w:t>Švadlena, 17.6.2026 12:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>