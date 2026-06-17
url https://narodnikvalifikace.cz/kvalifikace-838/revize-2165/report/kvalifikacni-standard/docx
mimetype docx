--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E92B3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E92B3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E92B3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47217C79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47217C79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47217C79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 17.6.2026 12:56:24</w:t>
+        <w:t>Švadlena, 17.6.2026 14:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 17.6.2026 12:56:24</w:t>
+        <w:t>Švadlena, 17.6.2026 14:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 17.6.2026 12:56:24</w:t>
+        <w:t>Švadlena, 17.6.2026 14:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>