--- v4 (2026-06-17)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47217C79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47217C79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47217C79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B6353C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B6353C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B6353C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 17.6.2026 14:24:52</w:t>
+        <w:t>Švadlena, 31.7.2026 16:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 17.6.2026 14:24:52</w:t>
+        <w:t>Švadlena, 31.7.2026 16:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 17.6.2026 14:24:52</w:t>
+        <w:t>Švadlena, 31.7.2026 16:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>