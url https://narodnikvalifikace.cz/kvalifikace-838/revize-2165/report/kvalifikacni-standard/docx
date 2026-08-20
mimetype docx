--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B6353C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B6353C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B6353C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41BACEF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41BACEF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41BACEF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 31.7.2026 16:15:55</w:t>
+        <w:t>Švadlena, 20.8.2026 19:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 31.7.2026 16:15:55</w:t>
+        <w:t>Švadlena, 20.8.2026 19:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 31.7.2026 16:15:55</w:t>
+        <w:t>Švadlena, 20.8.2026 19:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>