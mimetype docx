--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41BACEF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41BACEF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41BACEF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A683348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A683348" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A683348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 20.8.2026 19:58:06</w:t>
+        <w:t>Švadlena, 9.9.2026 21:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 20.8.2026 19:58:06</w:t>
+        <w:t>Švadlena, 9.9.2026 21:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 20.8.2026 19:58:06</w:t>
+        <w:t>Švadlena, 9.9.2026 21:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>