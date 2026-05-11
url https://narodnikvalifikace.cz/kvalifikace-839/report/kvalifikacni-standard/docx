--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R566ACC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR566ACC35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR566ACC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F24C9A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F24C9A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F24C9A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 19.4.2026 20:43:46</w:t>
+        <w:t>Šič/šička oděvních výrobků, 11.5.2026 2:40:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 19.4.2026 20:43:46</w:t>
+        <w:t>Šič/šička oděvních výrobků, 11.5.2026 2:40:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 19.4.2026 20:43:46</w:t>
+        <w:t>Šič/šička oděvních výrobků, 11.5.2026 2:40:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49632C4C"/>
+    <w:nsid w:val="3819D751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>