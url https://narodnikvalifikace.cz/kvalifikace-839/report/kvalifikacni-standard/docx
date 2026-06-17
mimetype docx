--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F24C9A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F24C9A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F24C9A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42438390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42438390" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42438390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 11.5.2026 2:40:46</w:t>
+        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 11.5.2026 2:40:46</w:t>
+        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 11.5.2026 2:40:46</w:t>
+        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3819D751"/>
+    <w:nsid w:val="41304B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>