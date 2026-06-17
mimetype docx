--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42438390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42438390" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42438390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A1B0FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A1B0FCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A1B0FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:16:58</w:t>
+        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:16:58</w:t>
+        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:16:58</w:t>
+        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41304B51"/>
+    <w:nsid w:val="1B5D0087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>