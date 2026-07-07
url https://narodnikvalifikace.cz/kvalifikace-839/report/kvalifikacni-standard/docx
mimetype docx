--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A1B0FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A1B0FCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A1B0FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C4DCD72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C4DCD72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C4DCD72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:44:37</w:t>
+        <w:t>Šič/šička oděvních výrobků, 7.7.2026 13:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:44:37</w:t>
+        <w:t>Šič/šička oděvních výrobků, 7.7.2026 13:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 17.6.2026 11:44:37</w:t>
+        <w:t>Šič/šička oděvních výrobků, 7.7.2026 13:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B5D0087"/>
+    <w:nsid w:val="4728B139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>