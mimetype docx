--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C4DCD72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C4DCD72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C4DCD72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48EC20D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48EC20D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48EC20D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 7.7.2026 13:41:58</w:t>
+        <w:t>Šič/šička oděvních výrobků, 7.7.2026 15:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 7.7.2026 13:41:58</w:t>
+        <w:t>Šič/šička oděvních výrobků, 7.7.2026 15:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 7.7.2026 13:41:58</w:t>
+        <w:t>Šič/šička oděvních výrobků, 7.7.2026 15:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4728B139"/>
+    <w:nsid w:val="2F71303A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>