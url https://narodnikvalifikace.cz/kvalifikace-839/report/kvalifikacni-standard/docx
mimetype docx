--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48EC20D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48EC20D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48EC20D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2197F66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2197F66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2197F66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 7.7.2026 15:02:49</w:t>
+        <w:t>Šič/šička oděvních výrobků, 31.7.2026 9:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 7.7.2026 15:02:49</w:t>
+        <w:t>Šič/šička oděvních výrobků, 31.7.2026 9:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 7.7.2026 15:02:49</w:t>
+        <w:t>Šič/šička oděvních výrobků, 31.7.2026 9:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F71303A"/>
+    <w:nsid w:val="48124F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>