--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2197F66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2197F66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2197F66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A2E1AE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A2E1AE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A2E1AE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 31.7.2026 9:43:43</w:t>
+        <w:t>Šič/šička oděvních výrobků, 31.7.2026 11:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 31.7.2026 9:43:43</w:t>
+        <w:t>Šič/šička oděvních výrobků, 31.7.2026 11:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 31.7.2026 9:43:43</w:t>
+        <w:t>Šič/šička oděvních výrobků, 31.7.2026 11:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48124F0C"/>
+    <w:nsid w:val="06587666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>