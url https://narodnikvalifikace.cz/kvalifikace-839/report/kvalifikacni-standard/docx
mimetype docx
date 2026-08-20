--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A2E1AE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A2E1AE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A2E1AE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D78B665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D78B665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D78B665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 31.7.2026 11:15:43</w:t>
+        <w:t>Šič/šička oděvních výrobků, 20.8.2026 12:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 31.7.2026 11:15:43</w:t>
+        <w:t>Šič/šička oděvních výrobků, 20.8.2026 12:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 31.7.2026 11:15:43</w:t>
+        <w:t>Šič/šička oděvních výrobků, 20.8.2026 12:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06587666"/>
+    <w:nsid w:val="35D89654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>