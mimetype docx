--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D78B665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D78B665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D78B665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CDD67CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CDD67CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CDD67CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 20.8.2026 12:36:14</w:t>
+        <w:t>Šič/šička oděvních výrobků, 21.8.2026 0:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 20.8.2026 12:36:14</w:t>
+        <w:t>Šič/šička oděvních výrobků, 21.8.2026 0:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 20.8.2026 12:36:14</w:t>
+        <w:t>Šič/šička oděvních výrobků, 21.8.2026 0:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35D89654"/>
+    <w:nsid w:val="67BE5166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>