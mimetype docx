--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F385818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F385818" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F385818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CBFBB07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CBFBB07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CBFBB07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 19.4.2026 21:26:21</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 19.4.2026 21:26:21</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 19.4.2026 21:26:21</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 19.4.2026 21:26:21</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 19.4.2026 21:26:21</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 19.4.2026 21:26:21</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 19.4.2026 21:26:21</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33BB5736"/>
+    <w:nsid w:val="600E203B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45202869"/>
+    <w:nsid w:val="33C707B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D1DAAB0"/>
+    <w:nsid w:val="16D43049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>