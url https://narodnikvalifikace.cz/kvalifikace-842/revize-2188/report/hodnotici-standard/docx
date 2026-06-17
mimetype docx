--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CBFBB07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CBFBB07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CBFBB07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76B56A2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76B56A2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76B56A2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 11.5.2026 7:01:23</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="600E203B"/>
+    <w:nsid w:val="2F253907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33C707B5"/>
+    <w:nsid w:val="61437304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16D43049"/>
+    <w:nsid w:val="37CE8F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>