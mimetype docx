--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76B56A2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76B56A2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76B56A2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E058200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E058200" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E058200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 17.6.2026 13:06:18</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F253907"/>
+    <w:nsid w:val="1575CAE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61437304"/>
+    <w:nsid w:val="5BC1F188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37CE8F0A"/>
+    <w:nsid w:val="561EFA3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>