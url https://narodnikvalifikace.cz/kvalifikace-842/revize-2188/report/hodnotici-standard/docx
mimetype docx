--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E058200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E058200" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E058200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EECC86D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EECC86D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EECC86D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 7.7.2026 15:06:31</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1575CAE9"/>
+    <w:nsid w:val="55353BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC1F188"/>
+    <w:nsid w:val="2EE376DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="561EFA3B"/>
+    <w:nsid w:val="5FC0040E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>