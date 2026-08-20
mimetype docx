--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EECC86D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EECC86D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EECC86D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1932C275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1932C275" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1932C275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 31.7.2026 14:46:56</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55353BB1"/>
+    <w:nsid w:val="0CC2997F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EE376DD"/>
+    <w:nsid w:val="4ED8F0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FC0040E"/>
+    <w:nsid w:val="3ABDB82E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>