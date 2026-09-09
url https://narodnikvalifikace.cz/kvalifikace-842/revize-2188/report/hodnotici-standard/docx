--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1932C275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1932C275" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1932C275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA7EDF0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA7EDF0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA7EDF0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 9.9.2026 21:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 9.9.2026 21:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 9.9.2026 21:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 9.9.2026 21:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 9.9.2026 21:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 9.9.2026 21:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 20.8.2026 18:58:58</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 9.9.2026 21:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CC2997F"/>
+    <w:nsid w:val="1E4E6763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ED8F0AF"/>
+    <w:nsid w:val="53D0B5C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3ABDB82E"/>
+    <w:nsid w:val="650B10D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>