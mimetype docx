--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DC67A02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DC67A02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DC67A02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47209B1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47209B1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47209B1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 19.4.2026 23:32:44</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 19.4.2026 23:32:44</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 19.4.2026 23:32:44</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 19.4.2026 23:32:44</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 19.4.2026 23:32:44</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 19.4.2026 23:32:44</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 19.4.2026 23:32:44</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35A733FD"/>
+    <w:nsid w:val="56AB091D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ED73D48"/>
+    <w:nsid w:val="7E23ED4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="599BE51D"/>
+    <w:nsid w:val="5DA91A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>