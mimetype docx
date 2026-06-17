--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47209B1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47209B1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47209B1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AE9120B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AE9120B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AE9120B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 11.5.2026 7:55:38</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56AB091D"/>
+    <w:nsid w:val="69B0498E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E23ED4F"/>
+    <w:nsid w:val="098789A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DA91A8E"/>
+    <w:nsid w:val="0F333D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>