--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AE9120B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AE9120B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AE9120B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5295A689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5295A689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5295A689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 17.6.2026 15:08:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69B0498E"/>
+    <w:nsid w:val="06238E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="098789A9"/>
+    <w:nsid w:val="553459D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F333D4E"/>
+    <w:nsid w:val="73469E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>