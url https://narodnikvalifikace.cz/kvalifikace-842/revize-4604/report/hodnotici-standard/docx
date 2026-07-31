--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5295A689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5295A689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5295A689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E149A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E149A39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E149A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 7.7.2026 17:37:55</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06238E1C"/>
+    <w:nsid w:val="5A22C1C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="553459D2"/>
+    <w:nsid w:val="6A3BFAF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73469E10"/>
+    <w:nsid w:val="52654396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>