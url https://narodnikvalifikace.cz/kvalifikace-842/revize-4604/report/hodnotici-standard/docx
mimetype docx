--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E149A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E149A39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E149A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A897CC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A897CC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A897CC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 15:01:58</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A22C1C3"/>
+    <w:nsid w:val="566BBE63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A3BFAF2"/>
+    <w:nsid w:val="6DC3981A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52654396"/>
+    <w:nsid w:val="62614DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>