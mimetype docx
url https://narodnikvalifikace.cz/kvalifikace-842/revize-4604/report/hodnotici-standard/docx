--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A897CC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A897CC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A897CC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R526E510C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR526E510C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR526E510C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 31.7.2026 16:34:16</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="566BBE63"/>
+    <w:nsid w:val="4F72A480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DC3981A"/>
+    <w:nsid w:val="7D894EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62614DD8"/>
+    <w:nsid w:val="0635829D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>