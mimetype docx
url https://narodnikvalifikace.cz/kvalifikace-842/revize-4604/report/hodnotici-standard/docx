--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R526E510C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR526E510C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR526E510C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E5FDC78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E5FDC78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E5FDC78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 19:59:47</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F72A480"/>
+    <w:nsid w:val="1B1C3B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D894EB2"/>
+    <w:nsid w:val="2B01B5B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0635829D"/>
+    <w:nsid w:val="01745392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>