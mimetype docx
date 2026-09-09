--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E5FDC78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E5FDC78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E5FDC78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CC344A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CC344A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CC344A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 9.9.2026 22:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 9.9.2026 22:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 9.9.2026 22:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 9.9.2026 22:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 9.9.2026 22:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 9.9.2026 22:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 20.8.2026 20:08:08</w:t>
+        <w:t>Výrobce/výrobkyně součástek strunných hudebních nástrojů, 9.9.2026 22:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B1C3B69"/>
+    <w:nsid w:val="79DF1F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B01B5B4"/>
+    <w:nsid w:val="6EBDA235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01745392"/>
+    <w:nsid w:val="1FE76912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>