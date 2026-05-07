--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7777ADC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7777ADC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7777ADC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57541FD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57541FD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57541FD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F3BEC24"/>
+    <w:nsid w:val="15FF1DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F86DD16"/>
+    <w:nsid w:val="3B4DAD09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E27B3BB"/>
+    <w:nsid w:val="4CD65103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="633FE80F"/>
+    <w:nsid w:val="5946C82B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08698CC5"/>
+    <w:nsid w:val="4DA0D7D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="13EB1FCD"/>
+    <w:nsid w:val="18EFE9E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>