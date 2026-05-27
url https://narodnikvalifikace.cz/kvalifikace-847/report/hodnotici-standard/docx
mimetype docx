--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57541FD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57541FD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57541FD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F90CDCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F90CDCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F90CDCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 16:07:31</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15FF1DC5"/>
+    <w:nsid w:val="2DE30057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B4DAD09"/>
+    <w:nsid w:val="74583B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CD65103"/>
+    <w:nsid w:val="0DBC2214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5946C82B"/>
+    <w:nsid w:val="08B9A7D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DA0D7D1"/>
+    <w:nsid w:val="26EDC1C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="18EFE9E1"/>
+    <w:nsid w:val="381794CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>