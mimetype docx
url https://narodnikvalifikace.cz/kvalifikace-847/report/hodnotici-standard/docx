--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F90CDCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F90CDCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F90CDCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CFEAE22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CFEAE22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CFEAE22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 1:23:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DE30057"/>
+    <w:nsid w:val="517578DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74583B36"/>
+    <w:nsid w:val="1DCEFA5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DBC2214"/>
+    <w:nsid w:val="2D69A8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08B9A7D8"/>
+    <w:nsid w:val="4DCFE93D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26EDC1C8"/>
+    <w:nsid w:val="2BA88889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="381794CE"/>
+    <w:nsid w:val="4C1D41C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>