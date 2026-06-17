--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CFEAE22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CFEAE22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CFEAE22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R201A126D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR201A126D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR201A126D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:19:16</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="517578DC"/>
+    <w:nsid w:val="0A67CA73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DCEFA5A"/>
+    <w:nsid w:val="33631788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D69A8CA"/>
+    <w:nsid w:val="7415682E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DCFE93D"/>
+    <w:nsid w:val="7C30DF1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2BA88889"/>
+    <w:nsid w:val="29A9CFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C1D41C5"/>
+    <w:nsid w:val="6C21C6E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>