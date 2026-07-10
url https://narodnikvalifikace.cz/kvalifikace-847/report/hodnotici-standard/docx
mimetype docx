--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R201A126D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR201A126D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR201A126D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1781AD2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1781AD2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1781AD2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 11:46:45</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A67CA73"/>
+    <w:nsid w:val="15F2F218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33631788"/>
+    <w:nsid w:val="28E04722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7415682E"/>
+    <w:nsid w:val="243F6531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C30DF1A"/>
+    <w:nsid w:val="411A415B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29A9CFFA"/>
+    <w:nsid w:val="54592ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C21C6E4"/>
+    <w:nsid w:val="2069AF84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>