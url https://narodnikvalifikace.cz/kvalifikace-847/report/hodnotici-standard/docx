--- v5 (2026-07-10)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1781AD2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1781AD2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1781AD2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D7AEAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D7AEAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D7AEAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:29</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15F2F218"/>
+    <w:nsid w:val="45E0024C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28E04722"/>
+    <w:nsid w:val="7DFA13C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="243F6531"/>
+    <w:nsid w:val="53E07E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="411A415B"/>
+    <w:nsid w:val="0864A30C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54592ABC"/>
+    <w:nsid w:val="0EC137B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2069AF84"/>
+    <w:nsid w:val="05D2F190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>