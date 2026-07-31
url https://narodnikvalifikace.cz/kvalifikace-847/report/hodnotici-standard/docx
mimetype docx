--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D7AEAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D7AEAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D7AEAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5856732A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5856732A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5856732A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 2:18:51</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45E0024C"/>
+    <w:nsid w:val="0C0FFBAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DFA13C6"/>
+    <w:nsid w:val="27FFFE26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53E07E66"/>
+    <w:nsid w:val="2E80D125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0864A30C"/>
+    <w:nsid w:val="7F97E21E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0EC137B7"/>
+    <w:nsid w:val="293CBB07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05D2F190"/>
+    <w:nsid w:val="5DC58274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>