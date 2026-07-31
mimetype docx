--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5856732A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5856732A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5856732A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6103A33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6103A33E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6103A33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:54</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C0FFBAE"/>
+    <w:nsid w:val="214BE55E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27FFFE26"/>
+    <w:nsid w:val="1F2B788C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E80D125"/>
+    <w:nsid w:val="79FE2BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F97E21E"/>
+    <w:nsid w:val="5F1D4AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="293CBB07"/>
+    <w:nsid w:val="49FE894F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5DC58274"/>
+    <w:nsid w:val="18AB4DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>