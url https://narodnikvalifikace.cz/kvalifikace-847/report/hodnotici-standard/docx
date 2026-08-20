--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6103A33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6103A33E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6103A33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4178FBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4178FBB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4178FBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:40:49</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="214BE55E"/>
+    <w:nsid w:val="243C9995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F2B788C"/>
+    <w:nsid w:val="4B2F42A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79FE2BCD"/>
+    <w:nsid w:val="43F23CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F1D4AC5"/>
+    <w:nsid w:val="569068E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49FE894F"/>
+    <w:nsid w:val="395A9994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="18AB4DBF"/>
+    <w:nsid w:val="7105EF58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>