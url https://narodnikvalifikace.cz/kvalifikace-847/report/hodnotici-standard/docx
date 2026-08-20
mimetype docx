--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4178FBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4178FBB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4178FBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BB3B9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BB3B9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BB3B9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:57:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="243C9995"/>
+    <w:nsid w:val="02D9098E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B2F42A8"/>
+    <w:nsid w:val="2DE85BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43F23CF6"/>
+    <w:nsid w:val="3D27BCAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="569068E2"/>
+    <w:nsid w:val="32D7E0C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="395A9994"/>
+    <w:nsid w:val="6CB26F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7105EF58"/>
+    <w:nsid w:val="74510586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>