--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BB3B9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BB3B9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BB3B9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28D98ADD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28D98ADD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28D98ADD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02D9098E"/>
+    <w:nsid w:val="5BE0FA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DE85BD7"/>
+    <w:nsid w:val="7713385A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D27BCAD"/>
+    <w:nsid w:val="2145BE9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32D7E0C5"/>
+    <w:nsid w:val="4F6FBD25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CB26F5C"/>
+    <w:nsid w:val="378F9E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74510586"/>
+    <w:nsid w:val="42AD79ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>