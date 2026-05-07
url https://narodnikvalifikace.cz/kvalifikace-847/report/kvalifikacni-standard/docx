--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F50222E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F50222E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F50222E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35AB7D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35AB7D2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35AB7D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 17:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 17:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.4.2026 0:27:30</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 17:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D27DC5D"/>
+    <w:nsid w:val="1E19D160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B649E4A"/>
+    <w:nsid w:val="45617023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00F75BBA"/>
+    <w:nsid w:val="336B35CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>