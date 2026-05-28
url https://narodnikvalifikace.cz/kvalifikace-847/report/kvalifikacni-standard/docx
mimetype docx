--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35AB7D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35AB7D2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35AB7D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7073013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7073013" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7073013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 17:20:22</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 17:20:22</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 7.5.2026 17:20:22</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E19D160"/>
+    <w:nsid w:val="4C85B587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45617023"/>
+    <w:nsid w:val="67C3AE4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="336B35CF"/>
+    <w:nsid w:val="52ED0E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>