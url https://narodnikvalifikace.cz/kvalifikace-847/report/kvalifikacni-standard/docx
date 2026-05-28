--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7073013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7073013" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7073013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34992699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34992699" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34992699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:30:07</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:37:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:30:07</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:37:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:30:07</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:37:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C85B587"/>
+    <w:nsid w:val="18997BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67C3AE4E"/>
+    <w:nsid w:val="365DAF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52ED0E4B"/>
+    <w:nsid w:val="38FF5B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>