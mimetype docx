--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34992699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34992699" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34992699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F2CD39E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F2CD39E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F2CD39E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:37:14</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:37:14</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 28.5.2026 2:37:14</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18997BCF"/>
+    <w:nsid w:val="50625E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="365DAF95"/>
+    <w:nsid w:val="0723CE2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38FF5B78"/>
+    <w:nsid w:val="7FA9DC28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>