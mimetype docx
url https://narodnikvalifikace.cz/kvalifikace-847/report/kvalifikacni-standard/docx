--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F2CD39E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F2CD39E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F2CD39E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE9501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE9501" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE9501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 9:36:17</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 9:36:17</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 9:36:17</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50625E42"/>
+    <w:nsid w:val="6E139C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0723CE2B"/>
+    <w:nsid w:val="071E4A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FA9DC28"/>
+    <w:nsid w:val="5CD23E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>