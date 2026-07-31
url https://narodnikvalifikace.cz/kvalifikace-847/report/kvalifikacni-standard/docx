--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE9501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE9501" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE9501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA5975E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA5975E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA5975E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:23</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:23</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 1:01:23</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E139C34"/>
+    <w:nsid w:val="1BCA75D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="071E4A40"/>
+    <w:nsid w:val="34FFF875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CD23E2F"/>
+    <w:nsid w:val="446D17CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>