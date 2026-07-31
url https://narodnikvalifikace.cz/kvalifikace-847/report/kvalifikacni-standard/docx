--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA5975E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA5975E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA5975E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4974B48F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4974B48F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4974B48F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:50</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:50</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 9:43:50</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BCA75D7"/>
+    <w:nsid w:val="0B180F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34FFF875"/>
+    <w:nsid w:val="733E6F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="446D17CE"/>
+    <w:nsid w:val="16965A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>