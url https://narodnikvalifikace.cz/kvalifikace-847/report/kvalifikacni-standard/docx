--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4974B48F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4974B48F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4974B48F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E93B8D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E93B8D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E93B8D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:41:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:41:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 12:41:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B180F84"/>
+    <w:nsid w:val="020616A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="733E6F21"/>
+    <w:nsid w:val="4DD4F830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16965A15"/>
+    <w:nsid w:val="224B762D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>