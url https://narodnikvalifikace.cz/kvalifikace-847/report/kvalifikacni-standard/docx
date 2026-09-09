--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E93B8D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E93B8D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E93B8D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41CE9C8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41CE9C8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41CE9C8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3136,84 +3136,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 19:55:12</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 10.9.2026 1:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="020616A0"/>
+    <w:nsid w:val="0C9C18F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3299,51 +3299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DD4F830"/>
+    <w:nsid w:val="679067AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3429,51 +3429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="224B762D"/>
+    <w:nsid w:val="0F898ECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>