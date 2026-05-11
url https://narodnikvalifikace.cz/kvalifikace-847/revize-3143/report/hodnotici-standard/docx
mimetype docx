--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CAD3E91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CAD3E91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CAD3E91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R372DC1DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR372DC1DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR372DC1DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 19.4.2026 23:02:55</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 19.4.2026 23:02:55</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 19.4.2026 23:02:55</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 19.4.2026 23:02:55</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 19.4.2026 23:02:55</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 19.4.2026 23:02:55</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 19.4.2026 23:02:55</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 19.4.2026 23:02:55</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="247AA996"/>
+    <w:nsid w:val="17031AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="253D3604"/>
+    <w:nsid w:val="5D9FF433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C4FB957"/>
+    <w:nsid w:val="4E32F858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C71D13F"/>
+    <w:nsid w:val="5AC56038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0ACA9B3B"/>
+    <w:nsid w:val="323C4F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42C4E547"/>
+    <w:nsid w:val="1F7B0D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>