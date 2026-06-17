--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R372DC1DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR372DC1DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR372DC1DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DE72052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DE72052" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DE72052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.5.2026 7:51:04</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17031AF7"/>
+    <w:nsid w:val="69E19EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9FF433"/>
+    <w:nsid w:val="6441A9A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E32F858"/>
+    <w:nsid w:val="5B53B121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AC56038"/>
+    <w:nsid w:val="4E7BFF49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="323C4F01"/>
+    <w:nsid w:val="5D4BBED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F7B0D34"/>
+    <w:nsid w:val="373A08CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>