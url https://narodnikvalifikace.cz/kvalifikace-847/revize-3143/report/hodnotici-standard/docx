--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DE72052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DE72052" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DE72052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDA1C4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDA1C4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDA1C4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 17.6.2026 15:08:56</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69E19EEE"/>
+    <w:nsid w:val="4F0F6456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6441A9A9"/>
+    <w:nsid w:val="6E5FBD80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B53B121"/>
+    <w:nsid w:val="6448B1D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E7BFF49"/>
+    <w:nsid w:val="2222FC65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D4BBED9"/>
+    <w:nsid w:val="29703E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="373A08CE"/>
+    <w:nsid w:val="416316FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>