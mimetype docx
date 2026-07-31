--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDA1C4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDA1C4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDA1C4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R268EB666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR268EB666" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR268EB666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 11.7.2026 6:05:47</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F0F6456"/>
+    <w:nsid w:val="3927DD55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E5FBD80"/>
+    <w:nsid w:val="167400A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6448B1D0"/>
+    <w:nsid w:val="1EA0CB6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2222FC65"/>
+    <w:nsid w:val="65174E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29703E20"/>
+    <w:nsid w:val="567C6CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="416316FD"/>
+    <w:nsid w:val="153A920F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>