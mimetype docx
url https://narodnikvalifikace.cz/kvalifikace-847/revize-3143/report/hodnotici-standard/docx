--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R268EB666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR268EB666" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR268EB666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1408EC8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1408EC8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1408EC8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 14:39:18</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3927DD55"/>
+    <w:nsid w:val="41B01089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="167400A3"/>
+    <w:nsid w:val="50B57481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EA0CB6E"/>
+    <w:nsid w:val="69CE67BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65174E82"/>
+    <w:nsid w:val="4313FE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="567C6CE4"/>
+    <w:nsid w:val="2AB0FB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="153A920F"/>
+    <w:nsid w:val="3CFE5E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>