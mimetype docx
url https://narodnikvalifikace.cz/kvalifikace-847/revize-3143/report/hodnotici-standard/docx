--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1408EC8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1408EC8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1408EC8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E4F0D96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E4F0D96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E4F0D96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 31.7.2026 16:15:15</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41B01089"/>
+    <w:nsid w:val="77AA29C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50B57481"/>
+    <w:nsid w:val="3D056568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69CE67BB"/>
+    <w:nsid w:val="6D2E5387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4313FE60"/>
+    <w:nsid w:val="431F71DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2AB0FB77"/>
+    <w:nsid w:val="0817D3AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CFE5E0B"/>
+    <w:nsid w:val="4A691659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>