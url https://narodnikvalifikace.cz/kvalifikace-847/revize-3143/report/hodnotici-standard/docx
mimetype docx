--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E4F0D96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E4F0D96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E4F0D96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R683C5E95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR683C5E95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR683C5E95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 9.9.2026 22:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 9.9.2026 22:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 9.9.2026 22:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4676,51 +4676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 9.9.2026 22:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5157,51 +5157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 9.9.2026 22:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6169,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 9.9.2026 22:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 9.9.2026 22:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8012,84 +8012,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha dřevařských strojů a zařízení, 20.8.2026 18:58:48</w:t>
+        <w:t>Obsluha dřevařských strojů a zařízení, 9.9.2026 22:04:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77AA29C2"/>
+    <w:nsid w:val="0C63B524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8175,51 +8175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D056568"/>
+    <w:nsid w:val="6E6AA3B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D2E5387"/>
+    <w:nsid w:val="3091C545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8435,51 +8435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="431F71DD"/>
+    <w:nsid w:val="4EC834F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8565,51 +8565,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0817D3AA"/>
+    <w:nsid w:val="394867FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A691659"/>
+    <w:nsid w:val="47170883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>