--- v5 (2026-09-08)
+++ v6 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D5C0147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D5C0147" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D5C0147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14720819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14720819" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14720819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 8.9.2026 7:36:08</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 8.9.2026 7:36:08</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2408,51 +2408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 8.9.2026 7:36:08</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3877,51 +3877,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 8.9.2026 7:36:08</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4190,51 +4190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 8.9.2026 7:36:08</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,84 +4819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rybářsví Nové Hrady, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 8.9.2026 7:36:08</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A33CC2B"/>
+    <w:nsid w:val="703058D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4982,51 +4982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43DD82C4"/>
+    <w:nsid w:val="6E4D6322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5112,51 +5112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="490716AB"/>
+    <w:nsid w:val="7B2CE836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>