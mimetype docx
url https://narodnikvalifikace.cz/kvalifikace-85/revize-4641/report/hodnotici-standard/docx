--- v6 (2026-09-28)
+++ v7 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14720819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14720819" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14720819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BE7CD40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BE7CD40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BE7CD40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2408,51 +2408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3877,51 +3877,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4190,51 +4190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,84 +4819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rybářsví Nové Hrady, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 28.9.2026 13:55:18</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="703058D8"/>
+    <w:nsid w:val="0B354879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4982,51 +4982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E4D6322"/>
+    <w:nsid w:val="14C3D3EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5112,51 +5112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B2CE836"/>
+    <w:nsid w:val="0E9587DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>