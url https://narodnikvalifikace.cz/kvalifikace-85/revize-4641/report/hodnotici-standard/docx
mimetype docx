--- v7 (2026-10-18)
+++ v8 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BE7CD40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BE7CD40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BE7CD40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A7962DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A7962DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A7962DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:23</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 7.11.2026 17:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:23</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 7.11.2026 17:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2408,51 +2408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:23</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 7.11.2026 17:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3143,51 +3143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3202,51 +3202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3512,51 +3512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpracovna ryb</w:t>
+        <w:t>Zpracovna ryb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3571,51 +3571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Biologický materiál – vstupní surovina do zpracovny (živé tržní ryby - kapr obecný, lín obecný, tolstolobik bílý, tolstolobec pestrý, štika obecná, candát obecný, amur bílý, pstruh duhový, siven americký - alespoň dva z uvedených druhů tržních ryb). Minimální počet je 10 ks od každého druhu.</w:t>
+        <w:t>Biologický materiál – vstupní surovina do zpracovny (živé tržní ryby - kapr obecný, lín obecný, tolstolobik bílý, tolstolobec pestrý, štika obecná, candát obecný, amur bílý, pstruh duhový, siven americký - alespoň dva z uvedených druhů tržních ryb). Minimální počet je 10 ks od každého druhu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3630,51 +3630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zkušební místnost</w:t>
+        <w:t>Zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příslušné stroje a zařízení, pomůcky, prostředky – ruční nářadí (nože, nůžky, škrabka na odstranění šupin), kalkulačka, lžička na odběr hypofýz (lžičkový skalpel), misky, zabíječka ryb, odšupinovačka ryb, sekač hlav, půlička kapra, pračka ryb, prořezávačka svalových kůstek, stahovačka kůží, vakuová balička, chladírenský a mrazírenský sektor, osobní ochranné pomůcky, dezinfekční prostředky</w:t>
+        <w:t>Příslušné stroje a zařízení, pomůcky, prostředky – ruční nářadí (nože, nůžky, škrabka na odstranění šupin), kalkulačka, lžička na odběr hypofýz (lžičkový skalpel), misky, zabíječka ryb, odšupinovačka ryb, sekač hlav, půlička kapra, pračka ryb, prořezávačka svalových kůstek, stahovačka kůží, vakuová balička, chladírenský a mrazírenský sektor, osobní ochranné pomůcky, dezinfekční prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3748,51 +3748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolůí</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolůí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3877,51 +3877,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:23</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 7.11.2026 17:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4190,51 +4190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:24</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 7.11.2026 17:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,84 +4819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rybářsví Nové Hrady, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka ryb, 18.10.2026 18:15:24</w:t>
+        <w:t>Zpracovatel/zpracovatelka ryb, 7.11.2026 17:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B354879"/>
+    <w:nsid w:val="2A350AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4982,51 +4982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14C3D3EE"/>
+    <w:nsid w:val="1374A0AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5112,51 +5112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E9587DF"/>
+    <w:nsid w:val="51FC30FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>