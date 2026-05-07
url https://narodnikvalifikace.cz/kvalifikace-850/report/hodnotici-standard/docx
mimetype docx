--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE574D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE574D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE574D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R94BB1F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR94BB1F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR94BB1F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 16.4.2026 20:25:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 16.4.2026 20:25:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 16.4.2026 20:25:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 16.4.2026 20:25:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 16.4.2026 20:25:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 16.4.2026 20:25:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 16.4.2026 20:25:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DDA123F"/>
+    <w:nsid w:val="41A3B2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22531972"/>
+    <w:nsid w:val="52726E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D09AC91"/>
+    <w:nsid w:val="371791DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DD6BA0C"/>
+    <w:nsid w:val="32685718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>