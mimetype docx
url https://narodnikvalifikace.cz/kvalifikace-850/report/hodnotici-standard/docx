--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R94BB1F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR94BB1F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR94BB1F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21AF1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21AF1806" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21AF1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.5.2026 16:08:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41A3B2F4"/>
+    <w:nsid w:val="3652630B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52726E38"/>
+    <w:nsid w:val="03E488E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="371791DD"/>
+    <w:nsid w:val="76B58766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32685718"/>
+    <w:nsid w:val="0372CC7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>