--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21AF1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21AF1806" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21AF1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36C52BBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36C52BBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36C52BBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 28.5.2026 1:24:46</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3652630B"/>
+    <w:nsid w:val="0FA804C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03E488E9"/>
+    <w:nsid w:val="507673A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76B58766"/>
+    <w:nsid w:val="149C9FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0372CC7C"/>
+    <w:nsid w:val="2A4E71EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>