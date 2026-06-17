--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36C52BBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36C52BBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36C52BBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14FFBCAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14FFBCAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14FFBCAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 9:36:56</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FA804C3"/>
+    <w:nsid w:val="68DB9466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="507673A2"/>
+    <w:nsid w:val="3731EA8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="149C9FF1"/>
+    <w:nsid w:val="4F90F1E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A4E71EB"/>
+    <w:nsid w:val="66607F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>