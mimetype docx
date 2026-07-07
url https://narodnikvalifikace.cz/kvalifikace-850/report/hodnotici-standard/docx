--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14FFBCAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14FFBCAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14FFBCAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58DD852F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58DD852F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58DD852F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.6.2026 11:20:44</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68DB9466"/>
+    <w:nsid w:val="2B8AAAD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3731EA8C"/>
+    <w:nsid w:val="607A77A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F90F1E7"/>
+    <w:nsid w:val="55774A6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66607F34"/>
+    <w:nsid w:val="1CEDC116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>