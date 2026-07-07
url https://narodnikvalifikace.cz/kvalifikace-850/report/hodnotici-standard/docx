--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58DD852F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58DD852F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58DD852F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FC7CA8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FC7CA8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FC7CA8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 13:58:41</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B8AAAD3"/>
+    <w:nsid w:val="6D59D3E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="607A77A3"/>
+    <w:nsid w:val="7A7991C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55774A6B"/>
+    <w:nsid w:val="23B02831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CEDC116"/>
+    <w:nsid w:val="70E004DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>