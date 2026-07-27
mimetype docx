--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FC7CA8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FC7CA8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FC7CA8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21812E99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21812E99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21812E99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 7.7.2026 15:14:18</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D59D3E8"/>
+    <w:nsid w:val="09A488E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A7991C5"/>
+    <w:nsid w:val="43D9F735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23B02831"/>
+    <w:nsid w:val="3A9800BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70E004DB"/>
+    <w:nsid w:val="0D71E377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>