--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21812E99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21812E99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21812E99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R424AA688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR424AA688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR424AA688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 27.7.2026 16:47:04</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09A488E1"/>
+    <w:nsid w:val="18A711BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43D9F735"/>
+    <w:nsid w:val="0EA4C5DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A9800BC"/>
+    <w:nsid w:val="64F273D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D71E377"/>
+    <w:nsid w:val="769FEB6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>