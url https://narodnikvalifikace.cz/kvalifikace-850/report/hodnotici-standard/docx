--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R424AA688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR424AA688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR424AA688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABB9734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABB9734" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABB9734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 8.9.2026 5:29:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 8.9.2026 5:29:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 8.9.2026 5:29:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4642,51 +4642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 8.9.2026 5:29:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 8.9.2026 5:29:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7141,51 +7141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 8.9.2026 5:29:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7714,84 +7714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 17.8.2026 18:17:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka smyčcových hudebních nástrojů, 8.9.2026 5:29:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18A711BA"/>
+    <w:nsid w:val="5A25359D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7877,51 +7877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EA4C5DF"/>
+    <w:nsid w:val="726F397C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8007,51 +8007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64F273D7"/>
+    <w:nsid w:val="50DBF571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8137,51 +8137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="769FEB6A"/>
+    <w:nsid w:val="4CA5C015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>