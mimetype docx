--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R504E8443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR504E8443" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR504E8443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46DB9323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46DB9323" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46DB9323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.4.2026 0:28:47</w:t>
+        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="522C71DE"/>
+    <w:nsid w:val="78867930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17053052"/>
+    <w:nsid w:val="6DECC3D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2379F407"/>
+    <w:nsid w:val="3BA79D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>