--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46DB9323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46DB9323" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46DB9323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55438E27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55438E27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55438E27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 7.5.2026 17:10:16</w:t>
+        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78867930"/>
+    <w:nsid w:val="31AA587E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DECC3D6"/>
+    <w:nsid w:val="39ACA92C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BA79D86"/>
+    <w:nsid w:val="7C96D200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>