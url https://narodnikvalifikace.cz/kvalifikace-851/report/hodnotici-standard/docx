--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55438E27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55438E27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55438E27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12835021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12835021" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12835021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 27.5.2026 23:59:16</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31AA587E"/>
+    <w:nsid w:val="107324C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39ACA92C"/>
+    <w:nsid w:val="4C4F104D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C96D200"/>
+    <w:nsid w:val="41D16724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>