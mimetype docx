--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12835021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12835021" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12835021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38F29073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38F29073" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38F29073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 9:38:54</w:t>
+        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="107324C7"/>
+    <w:nsid w:val="081AD649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C4F104D"/>
+    <w:nsid w:val="5C4017CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41D16724"/>
+    <w:nsid w:val="554863AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>