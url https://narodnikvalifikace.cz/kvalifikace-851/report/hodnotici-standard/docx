--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38F29073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38F29073" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38F29073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F1646" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 17.6.2026 11:22:02</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="081AD649"/>
+    <w:nsid w:val="4215718D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C4017CE"/>
+    <w:nsid w:val="3194C0CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="554863AB"/>
+    <w:nsid w:val="1F3639BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>