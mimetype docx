--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F1646" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R694D9DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR694D9DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR694D9DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 2:18:38</w:t>
+        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4215718D"/>
+    <w:nsid w:val="7B7E9B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3194C0CB"/>
+    <w:nsid w:val="405BE82E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F3639BE"/>
+    <w:nsid w:val="38CD74A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>