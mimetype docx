--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R694D9DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR694D9DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR694D9DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE717A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE717A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE717A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 11.7.2026 3:30:58</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B7E9B5A"/>
+    <w:nsid w:val="1FE1833B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="405BE82E"/>
+    <w:nsid w:val="4A2E58CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38CD74A9"/>
+    <w:nsid w:val="09E693F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>