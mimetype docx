--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE717A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE717A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE717A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ADC6345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ADC6345" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ADC6345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 11:25:06</w:t>
+        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FE1833B"/>
+    <w:nsid w:val="6064CD38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A2E58CA"/>
+    <w:nsid w:val="7CFE69C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09E693F1"/>
+    <w:nsid w:val="52AF94AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>