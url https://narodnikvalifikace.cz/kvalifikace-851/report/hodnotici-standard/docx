--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ADC6345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ADC6345" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ADC6345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R278EB16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR278EB16B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR278EB16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 31.7.2026 12:58:05</w:t>
+        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6064CD38"/>
+    <w:nsid w:val="6297A4A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CFE69C3"/>
+    <w:nsid w:val="3885934D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52AF94AF"/>
+    <w:nsid w:val="531709B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>