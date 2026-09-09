--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R278EB16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR278EB16B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR278EB16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R784249BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR784249BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR784249BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4057,51 +4057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4562,51 +4562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8494,84 +8494,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Silikátový svaz - PhDr. Eduard Justa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka koupelen, 20.8.2026 15:42:03</w:t>
+        <w:t>Designér/designérka koupelen, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6297A4A1"/>
+    <w:nsid w:val="11A2DB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3885934D"/>
+    <w:nsid w:val="0ECB0FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8787,51 +8787,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="531709B6"/>
+    <w:nsid w:val="5A04EE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>