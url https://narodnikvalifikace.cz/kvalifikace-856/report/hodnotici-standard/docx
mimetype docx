--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE6B4B16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE6B4B16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE6B4B16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71F78624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71F78624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71F78624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.4.2026 0:26:39</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03140AF1"/>
+    <w:nsid w:val="7E754974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24DF5CBA"/>
+    <w:nsid w:val="3AE12631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23B383F1"/>
+    <w:nsid w:val="324B4C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>