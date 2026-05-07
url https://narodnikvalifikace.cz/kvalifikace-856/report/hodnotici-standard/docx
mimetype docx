--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71F78624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71F78624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71F78624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61AA2C64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61AA2C64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61AA2C64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 16:58:50</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E754974"/>
+    <w:nsid w:val="5BC7822C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AE12631"/>
+    <w:nsid w:val="4FDE5C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="324B4C68"/>
+    <w:nsid w:val="176D3289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>