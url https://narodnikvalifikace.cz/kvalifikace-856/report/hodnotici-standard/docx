--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61AA2C64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61AA2C64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61AA2C64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32496286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32496286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32496286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 7.5.2026 17:02:48</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BC7822C"/>
+    <w:nsid w:val="3C1CA64E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FDE5C3A"/>
+    <w:nsid w:val="109B0632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="176D3289"/>
+    <w:nsid w:val="79FD686E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>