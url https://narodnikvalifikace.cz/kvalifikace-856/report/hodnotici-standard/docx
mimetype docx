--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32496286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32496286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32496286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7498CA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7498CA32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7498CA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 27.5.2026 23:53:44</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C1CA64E"/>
+    <w:nsid w:val="5ACC7855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="109B0632"/>
+    <w:nsid w:val="20852A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79FD686E"/>
+    <w:nsid w:val="02D2EEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>