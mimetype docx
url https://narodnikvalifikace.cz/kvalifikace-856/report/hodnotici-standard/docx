--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7498CA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7498CA32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7498CA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE9B9E46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE9B9E46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE9B9E46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 9:31:42</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ACC7855"/>
+    <w:nsid w:val="3473B308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20852A7B"/>
+    <w:nsid w:val="1A649551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02D2EEB6"/>
+    <w:nsid w:val="6B2DFE62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>