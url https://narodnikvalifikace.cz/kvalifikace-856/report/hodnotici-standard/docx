--- v5 (2026-06-17)
+++ v6 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE9B9E46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE9B9E46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE9B9E46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63400A01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63400A01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63400A01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 17.6.2026 10:57:43</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3473B308"/>
+    <w:nsid w:val="0C986AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A649551"/>
+    <w:nsid w:val="037AD764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B2DFE62"/>
+    <w:nsid w:val="5FD0F2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>