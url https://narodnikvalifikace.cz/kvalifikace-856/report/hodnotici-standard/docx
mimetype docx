--- v6 (2026-07-10)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63400A01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63400A01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63400A01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BEF5DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BEF5DAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BEF5DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 0:59:15</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C986AD5"/>
+    <w:nsid w:val="1299D874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="037AD764"/>
+    <w:nsid w:val="6773E177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FD0F2BB"/>
+    <w:nsid w:val="3DACA81C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>