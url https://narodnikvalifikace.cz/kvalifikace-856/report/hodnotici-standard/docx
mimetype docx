--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BEF5DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BEF5DAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BEF5DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA5C673D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA5C673D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA5C673D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 11.7.2026 2:16:10</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1299D874"/>
+    <w:nsid w:val="32C8D295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6773E177"/>
+    <w:nsid w:val="40C59411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DACA81C"/>
+    <w:nsid w:val="0F1F33D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>