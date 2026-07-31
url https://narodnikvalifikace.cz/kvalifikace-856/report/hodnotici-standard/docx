--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA5C673D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA5C673D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA5C673D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R666D84FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR666D84FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR666D84FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 9:51:22</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32C8D295"/>
+    <w:nsid w:val="5C0E1848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40C59411"/>
+    <w:nsid w:val="0DD4FD59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F1F33D9"/>
+    <w:nsid w:val="44CC490E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>