--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R666D84FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR666D84FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR666D84FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB21C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB21C0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB21C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 31.7.2026 11:23:45</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C0E1848"/>
+    <w:nsid w:val="47642126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DD4FD59"/>
+    <w:nsid w:val="579801DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44CC490E"/>
+    <w:nsid w:val="3C7E035E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>