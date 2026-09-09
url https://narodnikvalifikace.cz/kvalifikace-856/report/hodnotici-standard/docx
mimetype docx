--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB21C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB21C0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB21C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12C886C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12C886C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12C886C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 20.8.2026 17:55:52</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 9.9.2026 19:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47642126"/>
+    <w:nsid w:val="5B168000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="579801DB"/>
+    <w:nsid w:val="24A88C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C7E035E"/>
+    <w:nsid w:val="3C2D7384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>