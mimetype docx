--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R579E176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR579E176" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR579E176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D11E579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D11E579" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D11E579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 19.4.2026 22:38:30</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 19.4.2026 22:38:30</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 19.4.2026 22:38:30</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 19.4.2026 22:38:30</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 19.4.2026 22:38:31</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 19.4.2026 22:38:31</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 19.4.2026 22:38:31</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>