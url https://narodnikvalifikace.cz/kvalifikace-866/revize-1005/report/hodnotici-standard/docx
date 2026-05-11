--- v1 (2026-05-11)
+++ v2 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D11E579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D11E579" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D11E579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R620DC4FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR620DC4FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR620DC4FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 5:55:32</w:t>
+        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>