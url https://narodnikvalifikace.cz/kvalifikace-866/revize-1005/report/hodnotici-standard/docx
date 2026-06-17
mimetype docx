--- v2 (2026-05-11)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R620DC4FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR620DC4FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR620DC4FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R584FAF98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR584FAF98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR584FAF98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.5.2026 6:52:23</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>