--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R584FAF98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR584FAF98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR584FAF98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44A7D76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44A7D76D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44A7D76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 12:47:10</w:t>
+        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>