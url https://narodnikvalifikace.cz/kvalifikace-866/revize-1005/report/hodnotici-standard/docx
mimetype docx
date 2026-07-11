--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44A7D76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44A7D76D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44A7D76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R116956D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR116956D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR116956D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
+        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
+        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
+        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
+        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
+        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
+        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 17.6.2026 14:41:57</w:t>
+        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>