--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R116956D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR116956D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR116956D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56B87135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56B87135" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56B87135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
+        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
+        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
+        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
+        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
+        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
+        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 11.7.2026 3:46:10</w:t>
+        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>