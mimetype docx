--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56B87135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56B87135" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56B87135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74D76724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74D76724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74D76724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
+        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
+        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
+        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
+        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
+        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
+        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 31.7.2026 16:15:34</w:t>
+        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>