--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74D76724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74D76724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74D76724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19F0F5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19F0F5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19F0F5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
+        <w:t>Úpravář textilií, 21.8.2026 0:51:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
+        <w:t>Úpravář textilií, 21.8.2026 0:51:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
+        <w:t>Úpravář textilií, 21.8.2026 0:51:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
+        <w:t>Úpravář textilií, 21.8.2026 0:51:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
+        <w:t>Úpravář textilií, 21.8.2026 0:51:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
+        <w:t>Úpravář textilií, 21.8.2026 0:51:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 20.8.2026 23:47:24</w:t>
+        <w:t>Úpravář textilií, 21.8.2026 0:51:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>